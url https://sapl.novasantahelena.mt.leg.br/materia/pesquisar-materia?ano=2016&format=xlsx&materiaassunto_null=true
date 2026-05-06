--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joãozinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE REFORMAS EM PRÉDIOS DE PATRIMÔNIO PÚBLICO OS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz da Ambulância</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS CAPACITADOS E RESPONSÁVEIS, PARA IMPLANTAÇÃO DE SINAL PARA CELULAR E INTERNET NA VILA ATLÂNTICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO-LHE:_x000D_
 _x000D_
@@ -135,683 +135,683 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE O RETORNO DO TRATOR CBT 8060 À COMUNIDADE ATLÂNTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Juliana Lorca</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE GRELHAS DE DRENAGEM NO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A INSTALAÇÃO DE 10 (DEZ) BRAÇOS NOS POSTES DE ILUMINAÇÃO E D</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL DISPONIBILIZE 1 (UM) ÔNIBUS DA FROTA MUNICIPAL O QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A FINALIZAÇÃO DE PAVIMENTAÇÃO DA AVENIDA BRASIL O QUE MENC</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE BARRACÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2016</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CCJR</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 08/2016_x000D_
 </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PCEDP</t>
   </si>
   <si>
     <t>PARECER CEDP</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ÉTICA E DECORO PARLAMENTAR SOBRE PROCESSO Nº 01/2016</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL SOBRE PROCESSO Nº 01/2016</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer CEFO</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE ECONOMIA FINANÇAS E ORÇAMENTO_x000D_
 PARECER Nº 08/2016_x000D_
 </t>
   </si>
   <si>
     <t>PAROT</t>
   </si>
   <si>
     <t>Parecer COTESP</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE OBRAS TRANSPORTES E SERVIÇOS PÚBLICOS_x000D_
 PARECER Nº 07/2016_x000D_
 </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº.  01/2016_x000D_
 _x000D_
 &amp;#8220;DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE NOVA SANTA HELENA - MT, DO EXERCÍCIO DE 2015.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO_x000D_
 Nº 01/2016_x000D_
 _x000D_
 SÚMULA: ALTERA A LEI MUNICIPAL Nº 535/2013, QUE ESTABELECE NORMAS GERAIS PARA SERVIÇO DE TÁXI COM AUTOMÓVEIS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: "DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE INCENTIVO AO PLANEJAMENTO FAMILIAR E A SAÚDE DA MULHER, E FIXA OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPONIBILIZA VEÍCULOS DA FROTA MUNICIPAL DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DO MATO </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DISPÕE SOBRE A NOMENCLATURA DO PRÉDIO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL &amp;</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DÍSPÕE SOBRE O REGIME DE PLANTÃO PARA FARMÁCIAS E DROGARIAS NO MUNICIPIO DE NOVA SANTA HELENA - MT E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;DISPÕE SOBRE A NOMENCLATURA DO PARQUE DE EXPOSIÇÕES DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DA OUTRAS PROVIDENCIAS&amp;#8221;.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA:&amp;#8220;DA NOVA REDAÇÃO A LEI Nº 578/2013 QUE CRIA VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCICIO DA ATIVIDADE PARLAMENTAR, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: FIXA O SUBSIDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, PARA O QUADRIENIO 2017/2020, CONFORME ESTABELECE O ARTIGO 29 INCISOS VI E VII, E ARTIGO 29-A DA CONSTITUIÇÃO FEDERAL E INCISO IV DO ARTIGO 50 DA LEI ORGANICA MUNICIPAL DE NOVA SANTA HELENA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;FIXA O SUBSIDIO DO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, PARA O QUADRIENIO 2017/2020, CONFORME ESTABELECE O ARTIGO 29 INCISO V DA CONSTITUIÇÃO FEDERAL COMBINADO COM OS INCISOS IV E V DO ARTIGO 50 DA LEI ORGANICA MUNICIPAL DE NOVA SANTA HELENA, E DA OUTRAS PROVIDENCIAS&amp;#8221;.  </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Terezinha Guedes Carrara</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 639 DE 18 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;RATIFICA A CRIAÇÃO DO POSTO DE SAÚDE DA FAMÍLIA-PSF DE NOVA SANTA HELENA/MT&amp;#8221;</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;CRIA O CONSELHO MUNICIPAL DE INFRAESTRUTURA DE LOGÍSTICA - FETHAB NO MUNICÍPIO DE NOV</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE O CONSELHO  MUNICIPAL DA CIDADE DO MUNICÍPIO DE NOVA SANTA HELENA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A LEI MUNICIPAL Nº 491, DE 09 DE MAIO DE 2012 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A MUNICIPALIZAÇÃO DA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO KENO E DÁ OUT</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2016 DO MUNICIPIO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA ESTRUTURA DA LEI ORÇAMENTARIA ANUAL 2016, DO MUNICIPIO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE NOVA SANTA HELENA/MT A CONCEDER EM REGIME DE COMODATO À COOPAFAM &amp;#8211; COOPERATIVA DE AGRICULTORES FAMILIARES DO TERRITÓRIO PORTAL DA AMAZÔNIA, OS BENS DESCRITOS NESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A LEI MUNICIPAL Nº 020, DE 04 DE ABRIL DE 2001 QUE INSTITUI O FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A LEI MUNICIPAL Nº 061, DE 25 FEVEREIRO 2002 QUE INSTITUI O ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA A CEDÊNCIA E EXPLORAÇÃO DE ESPAÇO FÍSICO DE USO COMUM DO POVO PERTENCENTE AO PARQUE DE EXPOSIÇÕES &amp;#8220;DIONÍSIO KOLAKOWSKI PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS  DE ITAÚBA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CREDITO ADICIONAL ESPECIAL AO ORÇAMENTO PROGRAMA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 740/2016_x000D_
 SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAM</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA SANTA HELENA PARA O EXERCÍCIO FINANCE</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE COOPERAÇÃO TÉCNICA COM A CÂMARA MUNICIPA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 743/2016_x000D_
 _x000D_
 SÚMULA: &amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 72 CAPUT E ACRESCE</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 744/2016_x000D_
 _x000D_
 SÚMULA: &amp;#8220;ALTERA A REDAÇÃO DOS INCISOS VI E VIII DO ART</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.doc</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: ALTERA REMUNERAÇÃO DO ASSESSOR JURÍDICO QUE COMPÕE O QUADRO DE PESSOAL EM CARGO DE COMISSÃO - QPCC DA CAMARA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DA OUTRAS PROVIDENCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: CONCEDE REVISÃO GERAL À REMUNERAÇÃO DOS SERVIDORES ATIVOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: ADICIONA ALÍNEAS AO ARTIGO 1º DO PROJETO DE LEI 725/2016, E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RELAT</t>
   </si>
   <si>
     <t>RELATÓRIO DE COMISSÕES</t>
   </si>
   <si>
     <t>SUMULA: ALTERA A LEI N° 639 DE 18 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELATÓRIO COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO_x000D_
 REFERENTE CONTAS DO EXECUTIVO DE 2015_x000D_
 PROCESSO TCE Nº 954-7/2015_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>REPR</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t xml:space="preserve">REPRESENTAÇÃO Nº 01/2016_x000D_
 REPRESENTAÇÃO APRESENTADA PELA SENHORA MONALISA DE MORAES CONTRA O VEREADOR CLEYTON JOSÉ ZANATTA._x000D_
 </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t xml:space="preserve">REPRESENTAÇÃO Nº 02/2016_x000D_
 REPRESENTAÇÃO APRESENTADA PELO VEREADOR CLEYTON JOSÉ ZANATTA CONTRA O VEREADOR ROBERTO RODRIGUES DA SILVA_x000D_
 </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LIBERAÇÃO DE DIÁRIAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                EXCELENTÍSSIMO VEREADOR SR. INGO STUEPP, VEM REQUERER A ESTE SOBERANO PLENÁRIO, A LIBERAÇÃO DE 03 (UMA) DIÁRIA PARA CIDADE DE CUIABÁ/, NO VALOR DE R$900,00 (NOVECENTOS REAIS) NA DATA DE 03 Á 05 DE AGOSTO DE 2016, PARA TRATAR DE ASSUNTOS DE INTERESSE DESTA CASA DE LEIS.                 </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO À HONROSA PRESENÇA DE VOSSA EXCELÊNCIA, BEM ASSIM DOS DEMAIS NOBRES PARES QUE INTEGRAM ESSA COLENDA CASA LEGISLATIVA, COM A FINALIDADE E FULCRO NO ARTIGO 67, DA LEI ORGÂNICA MUNICIPAL DE VETAR, O PROJETO DE LEI Nº 027 DE 01 DE JULHO DE 2016, POR JULGÁ-LO ILEGAL AO ORDENAMENTO VIGENTE E VICIADO EM SUA FORMA APRESENTANDO, DESDE JÁ, AS MINHAS RAZÕES.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VOTSE</t>
   </si>
   <si>
     <t>Voto em Separado das Comissões</t>
   </si>
   <si>
     <t xml:space="preserve">RELATÓRIO CEFO_x000D_
 DATA: 28/04/2016_x000D_
 _x000D_
 ASSUNTO: PROJETO DE LEI Nº 723/2016_x000D_
 SUMULA: ALTERA A LEI N° 639 DE 18 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 AUTOR: EDIVAN DE JESUS DA SILVA_x000D_
 _x000D_
 </t>
   </si>
 </sst>
@@ -1138,68 +1138,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>