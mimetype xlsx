--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1562 +54,1562 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mauricinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE JUNTO AO GOVERNADOR DO ESTADO DO MATO GROSSO MEIOS A OBTER R</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Robertinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CONSTRUÇÃO DE ESTACIONAMENTO PARA CASA MORTUÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE JUNTO AS SECRETARIAS PERTINENTES O SERVIÇO DE CASCALHAMEN</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Joãozinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE REFORMAS EM PRÉDIOS DE PATRIMÔNIO PÚBLICO OS QUE MENCIONA, </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jorge Cunha</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A AQUISIÇÃO DE EQUIPAMENTO DE ELETROCARDIOGRAMA, E DÁ OUTR</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS JUNTO A SECRETARIA DO ESTADO DE SAÚDE A AQUISIÇÃO</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL FAÇA A DISTRIBUIÇÃO DO RECURSO DA EMENDA PARLAMENTAR DA SECRETARIA DA AGRICULTURA DO ESTADO O QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS JUNTO A ASSEMBLEIA LEGISLATIVA DO ESTADO DO MATO GROSSO E SEUS EDIS PARA A CONSTRUÇÃO DO CENTRO DE USO MÚLTIPLO NO CONJUNTO VILA BELA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Luiz da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DO MURO NO CEMITÉRIO DA COMUNIDADE ATLÂNTICA, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS CAPACITADOS E COMPETENTES, PARA IMPLANTAÇÃO DE ANTENA DE REPETIÇÃO DE SINAL PARA CELULAR NA VILA ATLÂNTICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS JUNTO À SECRETARIA DE OBRAS TRANSPORTES E SERVIÇOS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL DESIGNE ÁREA RECREATIVA DE ESPORTE E LAZER O QUE MENCIONA E DA OUTRA</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS CAPACITADOS E COMPETE</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    QUE O PODER EXECUTIVO MUNICIPAL CONSTRUA UMA NOVA CAIXA DE TRATAMENTO DE ÁGUA NO DAE NA VILA ATLÂNTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL EFETUE A CONSTRUÇÃO E AMPLIAÇÃO DA &amp;#8220;UNIDADE DE SAÚDE JOÃO ZANETE&amp;#8221; REFERENTE A LIBERAÇÃO DA EMENDA PARLAMENTAR DO SENADOR BLAIRO MAGGI O QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES PARA IMPLANTAÇÃO DE REDE DE ENERGIA NA RUA PIRAJUÍ E O QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 QUE O PODER EXECUTIVO MUNICIPAL REALIZE O &amp;#8220;FESTIVAL DE MÚSICA&amp;#8221; NO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE EFETUAR A ILUMINAÇÃO COM &amp;#8220;SUPER POSTES&amp;#8221; NA AVENIDA BRASIL E NA BR 163 DEFRONTE A ÁREA ONDE SE ENCONTRA AS CONSTRUÇÕES DESTA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO REALIZE A CONSTRUÇÃO DE CAMPO SUIÇO AO LADO DA ESCOLA MODELO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes, Luiz da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM_x000D_
 _x000D_
 _x000D_
  QUE O PODER EXECUTIVO REALIZE A REFORMA DA QUADRA ESPORTIVA DA VILA ATLÂNTICA E DA OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PARQUE TORNANDO-SE &amp;#8220;CARTÃO DE VISITA&amp;#8221; DE ENTRADA DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DO ASFALTAMENTO DA RUA PIRAJUI DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Edivan Preto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A AQUISIÇÃO DE UMA ENSILADEIRA DE 02 (DUAS) BOCAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE ACESSO AOS PORTADORES DE DEFICIÊNCIA E MOBILIDADE REDUZIDA NOS ÓRGÃOS PÚBLICOS E DA OUTRAS PROVIDÊNCIAS _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL CONSTRUA UM PARQUE DE DIVERSÃO INFANTIL E ACADEMIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE 1 (UM) CAMPO SUIÇO NO BAIRRO VILA BELA E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS CAPACITADOS E COMPETENTES PARA A INSTALAÇÃO DE LOMBADAS, NA LOCALIZAÇÃO QUE MENCIONA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE INSTALAÇÃO DE ACADEMIA PÚBLICA NO BAIRRO VILA BELA, QUADRA 114, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO DE NOVA SANTA HELENA, MT. PASSE A SER CONSIDERADA &amp;#8220;CAPITAL DO GUARANÁ&amp;#8221;</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A OPERAÇÃO TAPA BURACOS, PRINCIPALMENTE NA AVENIDA BRASIL E NAS OUTRAS RUAS DESTE MUNICÍPIO DE NOVA SANTA HELENA, MT. E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A INSTALAÇÃO E CONSTRUÇÃO DE ACADEMIA PÚBLICA NO MUNICÍPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CONSTRUÇÃO DE 1 (UM) PLAYGROUND NO BAIRRO BELA VISTA DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL FAÇA O CONTRA PISO DO BARRACÃO (OFICINA), CONSTRUA 1 (UMA) RAMPA PARA A MANUTENÇÃO DOS VEÍCULOS E A CONSTRUÇÃO DE 1 (UMA) ESCADA QUE DÁ ACESSO AO BANHEIRO NA SECRETARIA DE OBRAS DESTE MUNICÍPIO DE NOVA SANTA HELENA, MT. E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO SISTEMA DE MONITORAMENTO ATRAVÉS DE CÂMERAS NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL &amp;#8220;PROFESSOR JOSÉ ALVEZ GOVEA&amp;#8221;.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Luiz da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA DISPONIBILIZADO 1 (UM) SERVIDOR DE SERVIÇOS GERAIS NA COMUNIDADE VILA ATLÂNTICA, MUNICÍPIO DE NOVA SANTA HELENA, MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL REALIZE JUNTO À POLICIA MILITAR DO 22º BATALHÃO UM CRONOGRAMA COM OS LOCAIS ESTRATÉGICOS E PERÍODOS, DETERMINANDO QUE TENHA UMA VIATURA DA PM NESTE LOCAL. </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A INSTALAÇÃO DE 1 (UM) CLIMATIZADOR NA CAPELA MORTUÁRIA ÂNGELA STELA SIMONI&amp;#8221;. </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO REALIZE A REGULAMENTAÇÃO DAS DOCUMENTAÇÕES DOS TERRENOS DO MUNICÍPIO DE NOVA SANTA HELENA NAS ZONAS URBANAS E RURAIS, INCLUSIVE DA COMUNIDADE VILA ATLÂNTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA REALIZADO UMA REFORMA GERAL NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL &amp;#8220;PROFESSOR JOSÉ ALVEZ GOVEA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Jorge Cunha, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL TRAGA PARA O MUNICÍPIO DE NOVA SANTA HELENA, MT. UMA UNIDADE DA APAE, ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE REFORMA DAS ACADEMIAS PÚBLICAS LOCALIZADA NA AVENIDA BRASIL E NA VILA ATLÂNTICA, E DA OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL FAÇA A CONSTRUÇÃO DE DUAS LOMBADAS NA AVENIDA BRASIL, SENDO UMA LOMBADA NA ENTRADA DA VILA BELA E A OUTRA LOMBADA EM FRENTE A RESIDÊNCIA DO SENHOR GERSON NUNES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE O CASCALHAMENTOS COM EXTREMA URGÊNCIA DA ESTRADA QUE SE INICIA NA MT 320 ATÉ A ENTRADA DA COMUNIDADE VILA ATLÂNTICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ADQUIRA UM TRATOR OU PATRULHA MECANIZADA PARA O ASSENTAMENTO KENO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL INSTALE CÂMERAS NOS POSTES DE ILUMINAÇÃO PÚBLICA EM PONTOS ESTRATÉGICOS NA ÁREA URBANA DO MUNICÍPIO DE NOVA SANTA HELENA E TODA ESTRUTURA NECESSÁRIA PARA A MONITORAÇÃO DESSES LOCAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  QUE O PODER EXECUTIVO MUNICIPAL COMPRE 1 (UM) CAMINHÃO DE LIXO PARA O MUNICÍPIO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ADQUIRA 3 (TRÊS) RESFRIADORES DE LEITE E O QUE MENCIONA, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  QUE O PODER EXECUTIVO MUNICIPAL COMPRE UM FILTRO DE AGUA PARA O DAE, E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL REALIZE O PROLONGAMENTO DA RUA EVA P. DE MORAES E O QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CONSTRUÇÃO DE SISTEMA DE ABASTECIMENTO DE ÁGUA NA COMUNIDADE CRUZEIRO DO SUL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL FAÇA A IMPLANTAÇÃO DA REDE DE ESGOTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE USO DE LAMA ASFÁLTICA NAS RUAS DO BAIRRO VILA BELA DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE O REBAIXAMENTO DE ESTRADA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 QUE O PODER EXECUTIVO MUNICIPAL REALIZE A AQUISIÇÃO DE 1 (UM) VEÍCULO POPULAR PARA A SECRETARIA DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO PODER EXECUTIVO MUNICIPAL A CANALIZAÇÃO DO CÓRREGO QUE PASSA PELA CIDADE, CONSTRUÇÃO DE UM LAGO E PISTAS DE CAMINHADA E O QUE MENCIONA NO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Edivan Preto, Cleyton Zanatta, Joãozinho, Jorge Cunha, Luiz da Ambulância, Mauricinho, Raul, Robertinho, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO PRESIDENTE EDIVAN DE JESUS DA SILVA E DEMAIS COLEGAS VEREADORES DESTA CASA DE LEIS, APRESENTAM AO PLENÁRIO, NA FORMA REGIMENTAL A PRESENTE MOÇÃO DE APLAUSO, A DOUTORA IDALMIS CUZA GARCIA, MÉDICA INTERINA DO POSTO DE SAÚDE JOÃO ALBERTO ZANETTI, NOVA SANTA HELENA, MATO GROSSO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL DE NOVA SANTA HELENA A FAZER O TRANSPORTE DOS MORADORES DA ZONA RURAL UTILIZANDO O TRANSPORTE ESCOLAR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: DISPÕE SOBRE A NOMENCLATURA DA QUADRA POLIESPORTIVA DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SÚMULA: &amp;#8220;FIXA REGRAS PARA AUMENTO DOS SUBSÍDIOS DO PREFEITO, VICE PREFEITO E VEREADORES MUNICIPAIS DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA A REDAÇÃO DO INCISO II ARTIGO 116 DO CAPITULO V DA LEI 061/2002 DA LICENÇA PATERNIDADE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Robertinho, Joãozinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA A REDAÇÃO DA LEI 069 DE 04 DE JUNHO DE 2002 QUE INSTITUIU A DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: CONCEDE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE DOENÇAS CONSIDERADAS GRAVES, ELENCADAS NESTA LEI, OU QUE TENHAM DEPENDENTES NESTA CONDIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA ANEXOS I A VI DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL URBANO PARA INSTALAÇÃO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL URBANO PARA INSTALAÇÃO DA SECRETARIA DE FAZENDA &amp;#8211; SEFAZ, DEPARTAMENTO DE TRÂNSITO - DETRAN, CARTÓRIO ELEITORAL E JUNTA MILITAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA:      AUTORIZA     O MUNICIPIO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO APURADO EM EXERCÍCIOS ANTERIORES E DA OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO RECICLANIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>Terezinha Guedes Carrara</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A REALIZAR CONVÊNIO DE AUXÍLIO_x000D_
 FINANCEIRO PARA ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE_x000D_
 MARCELÂNDIA-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A REALIZAR CONVÊNIO DE AUXÍLIO_x000D_
 FINANCEIRO PARA ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE_x000D_
 ITAÚBA-MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O NÚMERO DE VAGAS DO_x000D_
 CARGO DE MOTORISTA PREVISTO NA LEI 784_x000D_
 DE 16 DE DEZEMBRO DE 2016 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O VENCIMENTO DO CARGO_x000D_
 DE AGENTE COMUNITÁRIO DE SAÚDE E_x000D_
 AGENTE DE COMBATE DE ENDEMIAS_x000D_
 PREVISTO NO ANEXO I DA LEI MUNICIPAL N°_x000D_
 785, DE 27 DE JAN</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A CEDER_x000D_
 SINAL DE INTERNET GRATUITO A POPULAÇÃO DO_x000D_
 MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE_x000D_
 MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE ATUALIZAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 088 DE 27 DE DEZEMBRO DE 2002 QUE INSTITUI NO MUNICÍPIO DE NOVA SANTA HELENA A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ABRE CRÉDITO ESPECIAL NO ORÇAMENTO EM EXECUÇÃO&amp;#8221;</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A TABELA MENCIONADA NO ART. 1º DA LEI 729/2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA A CONCESSÃO GRATUITA DE USO DE BENS PÚBLICOS À ADITAR &amp;#8211; ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DE NOVA SANTA HELENA E ARREDORES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DOS VALORES FIXADOS NA LEI 8.666/93, COM BASE NO INDEXADOR IGP-M, OS QUAIS PASSAM A VIGORAR NOS PROCEDIMENTOS LICITATÓRIOS REALIZADOS NO MUNICÍPIO DE NOVA SANTA HELENA - MT E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA A CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO, DEFINIR PARCELAMENTO NO PAGAMENTO DO IMPOSTO PREDIAL URBANO PARA O EXERCÍCIO DE 2.017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR E O FUNDO MUNICIPAL DO TURISMO - FUMTUR DE NOVA SANTA HELENA, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO AUMENTAR VAGAS DE ENFERMEIRA E AGENTE COMUNITÁRIO DE SAÚDE NO ANEXO I DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CESSÃO DE USO DE BEM IMÓVEL EM FAVOR DE SILVIO PEREIRA DE SOUZA, BENTO ALVES DA SILVA E ANTONIO SIDNEY COSTA E ELZA MARIA DE ASSIS, JOVELINO CARRARA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ADITAR &amp;#8211; ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DE NOVA SANTA HELENA E ARREDORES, COM SEDE NESTE MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A CRIAÇÃO E MUNICIPALIZAÇÃO DA ESTRADA RIACHO AZUL, E REGULAMENTA SUA EXTENSÃO DENTRO DO MUNICÍPIO DE NOVA SANTA HELENA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMOVER TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE CARGOS DE FORMA TEMPORÁRIA DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: &amp;#8220;ALTERA O INCISO III DO ART. 44 DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS E IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL &amp;#8211; PPA DO MUNICÍPIO DE NOVA SANTA HELENA PARA O PERÍODO DE 2018 A 2021, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;REFERENDA ADESÃO DO MUNICÍPIO DE NOVA SANTA HELENA AO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DOS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOS MUNICÍPIOS MATO-GROSSENSES - CONSPREV E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SÚMULA: &amp;#8220;DISPÕE O PROGRAMA DE RECUPERAÇÃO FISCAL &amp;#8211; REFIS, NO INTUITO DE ADOTAR MEDIDAS PARA INCREMENTO DA COBRANÇA DE CRÉDITOS INSCRITOS EM DÍVIDA ATIVA DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: &amp;#8220;ALTERA DISPOSTO NA LEI MUNICIPAL 571 DE 25 DE NOVEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA TABELA I E II DO ANEXO I DA LEI 639 DE 18 DE SETEMBRO DE 2014  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE ÁREA PERTENCENTE AO MUNICÍPIO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE-MT, PARA REPASSE DE VALORES QUANDO DO ENVIO DE CRIANÇAS/MENORES EM SITUAÇÃO DE RISCO E/OU ABANDONO PARA A CASA LAR &amp;#8220;SANTA TEREZINHA DO MENINO JESUS&amp;#8221;, SITUADA NAQUELE MUNICÍPIO E VINCULADA À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR TESTE SELETIVO PARA CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO CRIAR CARGOS COMISSIONADOS NO ANEXO III LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 785/2017_x000D_
 _x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO COM &amp;#8220;C. E. C. DA SILVA &amp;#8211; CURSOS &amp;#8211; ME&amp;#8221; (IDEAL CURSOS-MT), OBJETIVANDO A INSTALAÇÃO DE CURSOS SUPERIORES NO MUNICÍPIO DE NOVA SANTA HELENA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E INSTITUI NORMAS GERAIS DE DIREITO TRIBUTÁRIO APLICÁVEIS AO MUNICÍPIO DE NOVA SANTA HELENA - MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 787/2017_x000D_
 _x000D_
 DATA: 22 DE NOVEMBRO DE 2017_x000D_
 _x000D_
 SÚMULA: AUTORIZA O MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO A PARTICIPAR DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE/MEDICAMENTOS E SERVIÇOS - &amp;#8220;CONSUSMT&amp;#8221;, BEM COMO, RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE ACORIZAL; ÁGUA BOA; ALTA FLORESTA; ALTO ARAGUAIA; ALTO BOA VISTA; ALTO GARÇAS; ALTO PARAGUAI; ALTO TAQUARI; APIACÁS; ARAGUAIANA; ARAGUAINHA; ARAPUTANGA; ARENÁPOLIS; ARIPUANÃ; BARÃO DE MELGAÇO; BARRA DO BUGRES; BARRA DO GARÇAS; BOM JESUS DO ARAGUAIA; BRASNORTE; CÁCERES; CAMPINÁPOLIS ; CAMPO NOVO DO PARECIS; CAMPO VERDE; CAMPOS DE JÚLIO; CANABRAVA DO NORTE; CANARANA; CARLINDA; CASTANHEIRA; CHAPADA DOS GUIMARÃES; CLÁUDIA; COCALINHO; COLÍDER; COLNIZA; COMODORO; CONFRESA; CONQUISTA D`OESTE; COTRIGUAÇU; CUIABÁ; CURVELÂNDIA; DENISE; DIAMANTINO; DOM AQUINO; FELIZ NATAL; FIGUEIRÓPOLIS D`OESTE; GAÚCHA DO NORTE; GENERAL CARNEIRO; GLÓRIA D`OESTE; GUARANTÃ DO NORTE; GUIRATINGA; INDIAVAÍ; IPIRANGA DO NORTE; ITANHANGÁ; ITAÚBA; ITIQUIRA; JACIARA; JANGADA; JAURU ; JUARA; JUÍNA; JURUENA; JUSCIMEIRA; LAMBARI D`OESTE; LUCAS DO RIO VERDE; LUCIARA; MARCELÂNDIA; MATUPÁ; MIRASSOL D`OESTE; NOBRES; NORTELÂNDIA; NOSSA SENHORA DO LIVRAMENTO; NOVA BANDEIRANTES; NOVA BRASILÂNDIA; NOVA CANAÃ DO NORTE; NOVA GUARITA; NOVA LACERDA; NOVA MARILÂNDIA; NOVA MARINGÁ; NOVA MONTE VERDE; NOVA MUTUM; NOVA NAZARÉ; NOVA OLÍMPIA; NOVA SANTA HELENA; NOVA UBIRATÃ; NOVA XAVANTINA; NOVO HORIZONTE DO NORTE; NOVO MUNDO; NOVO SANTO ANTÔNIO; NOVO SÃO JOAQUIM; PARANAÍTA; PARANATINGA; PEDRA PRETA; PEIXOTO DE AZEVEDO; PLANALTO DA SERRA; POCONÉ; PONTAL DO ARAGUAIA; PONTE BRANCA; PONTES E LACERDA; PORTO ALEGRE DO NORTE; PORTO DOS GAÚCHOS; PORTO ESPERIDIÃO; PORTO ESTRELA; POXORÉU; PRIMAVERA DO LESTE; QUERÊNCIA; RESERVA DO CABAÇAL; RIBEIRÃO CASCALHEIRA; RIBEIRÃOZINHO; RIO BRANCO; RONDOLÂNDIA; RONDONÓPOLIS; ROSÁRIO OESTE; SALTO DO CÉU; SANTA CARMEM; SANTA CRUZ DO XINGU; SANTA RITA DO TRIVELATO; SANTA TEREZINHA; SANTO AFONSO; SANTO ANTÔNIO DO LESTE; SANTO ANTÔNIO DO LEVERGER; SÃO FÉLIX DO ARAGUAIA; SÃO JOSÉ DO POVO; SÃO JOSÉ DO RIO CLARO; SÃO JOSÉ DO XINGU; SÃO JOSÉ DOS QUATRO MARCOS; SÃO PEDRO DA CIPA; SAPEZAL; SERRA NOVA DOURADA; SINOP; SORRISO; TABAPORÃ; TANGARÁ DA SERRA; TAPURAH; TERRA NOVA DO NORTE; TESOURO; TORIXORÉU; UNIÃO DO SUL; VALE DE SÃO DOMINGOS; VÁRZEA GRANDE; VERA; VILA BELA SANTÍSSIMA TRINDADE; VILA RICA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 788/2017_x000D_
 _x000D_
 DATA: 05 DE DEZEMBRO DE 2017_x000D_
 _x000D_
 SUMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE ÁREA PERTENCENTE AO MUNICÍPIO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Edivan Preto, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: &amp;#8220;AUTORIZA DESINCORPORAR DO PATRIMONIO DA CAMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA A TABELA ANEXO I &amp;#8211; TABELA DE ALÍQUOTAS DA CIP DO PROJETO DE LEI Nº. 758/2017, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes, Cleyton Zanatta, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ADICIONA PARAGRAFO ÚNICO AO ARTIGO 4º DO PROJETO DE LEI Nº 772/2017, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
     <t>Raul, Cleyton Zanatta, Edivan Preto, Joãozinho, Jorge Cunha, Luiz da Ambulância, Mauricinho, Robertinho, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA O ARTIGO 1º DO PROJETO DE LEI LEGISLATIVO Nº 06/2017, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO UMA GALERIA DE FOTOS DE TODOS OS EX-PREFEITOS DESTE MUNICÍPIO NA PREFEITURA MUNICIPAL &amp;#8220;JOSÉ GABRIEL LORCA&amp;#8221; SENDO QUE TODOS OS GESTORES PASSADOS E FUTUROS FAZEM PARTE DA HISTÓRIA DO MUNICIPIO DE NOVA SANTA HELENA, MT.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO VEREADOR SR. LUIZ CARLOS PELISSARI, VEM REQUERER A ESTE SOBERANO PLENÁRIO, A LIBERAÇÃO DE 03 (TRÊS) DIÁRIA PARA CIDADE DE CUIABÁ/MT, NO VALOR DE R$900,00 (NOVECENTOS REIAS) NA DATA DE 04 À 6 DE ABRIL DE 2017, PARA TRATAR DE ASSUNTOS DE INTERESSE DESTA CASA DE LEIS._x000D_
 NESTES TERMOS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO VEREADOR SR. VALDIR BRAS DE MORAES, VEM REQUERER A ESTE SOBERANO PLENÁRIO, A LIBERAÇÃO DE 03 (TRÊS) DIÁRIA PARA CIDADE DE CUIABÁ/MT, NO VALOR DE R$900,00 (NOVECENTOS REIAS) NA DATA DE 04 À 6 DE ABRIL DE 2017, PARA TRATAR DE ASSUNTOS DE INTERESSE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LIBERAÇÃO DE DIÁRIAS</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>QUE SEJA CONVOCADOS PARA ASSUMIR SEUS CARGOS 3 (TRÊS) MOTORISTAS DO ÚLTIMO TESTE SELETIVO REALIZADO NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Edivan Preto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE OS APOSENTADOS E PENSIONISTAS COM RENDA DE ATÉ DOIS SALÁRIOS MÍNIMOS, PROPRIETÁRIOS DE UMA CASA OU APARTAMENTO SEJAM ISENTOS DO PAGAMENTO DO IPTU. QUE A PREFEITURA TAMBÉM DÊ &amp;#8220;REMISSÃO&amp;#8221;, O PERDÃO DOS DÉBITOS DESTES IMÓVEIS, INSCRITOS OU NÃO NA DÍVIDA ATIVA, AJUIZADOS E A AJUIZAR. QUE ESSAS ISENÇÕES JUNTAMENTE COM OS CRITÉRIOS FIQUEM FIXADAS POR LEI.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE SEJA REALIZADA NOVA MEDIÇÃO NOS TERRENOS DO LOTEAMENTO DO BAIRRO VILA BELA, A FIM DE QUE SEUS PROPRIETÁRIOS POSSAM RETIRAR SUAS ESCRITURAS QUE APÓS DEZESSEIS ANOS AINDA NÃO POSSUEM, HAJA VISTO QUE A PREFEITURA DISPÕE DE ENGENHEIRO E ARQUITETO QUALIFICADOS. </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A EXCELENTÍSSIMA SENHORA TEREZINHA GUEDES CARRARA PREFEITO MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS (ART. 46 DA CF/88 E 37, INCISO V, DA LEI ORGÂNICA DO MUNICÍPIO), DECIDE VETAR O AUTÓGRAFO DE PROJETO DE Nº. 035/2017 - LEGISLATIVO, DE 03 DE OUTUBRO DE 2017, QUE VISA ALTERAR A DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DO MUNICÍPIO DE NOVA SANTA HELENA, CONFORME EXPLICADO NAS RAZÕES QUE SE SEGUE:_x000D_
 _x000D_
 SÚMULA: &amp;#8220;ALTERA A REDAÇÃO DA LEI 069 DE 04 DE JUNHO DE 2002 QUE INSTITUI A DATA DE COMEMORAÇAO DO ANIVERSÁRIO DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1919,68 +1919,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>