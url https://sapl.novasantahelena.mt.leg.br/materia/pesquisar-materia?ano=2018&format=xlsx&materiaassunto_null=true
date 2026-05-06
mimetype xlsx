--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,844 +51,844 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COEX</t>
   </si>
   <si>
     <t>Contas Anuais Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 100/2018_x000D_
 _x000D_
 RESUMO: PREFEITURA MUNICIPAL DE NOVA SANTA HELENA. CONTAS ANUAIS DE_x000D_
 GOVERNO DO EXERCÍCIO DE 2016. PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO._x000D_
 DETERMINAÇÃO E RECOMENDAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO REALIZE A RECUPERAÇÃO DA NASCENTE E MARGEM DO RIO DA PACA E SEUS CÓRREGOS AFLUENTES ATRAVÉS DE PARCERIA JUNTO O INSTITUTO OURO VERDE E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joãozinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A RECUPERAÇÃO DA AVENIDA BRASIL E CONSTRUÇÃO DE MEIO FIO COM EXTREMA URGÊNCIA E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A IMPLANTAÇÃO DE FAIXA DE PEDESTRES, RAMPAS PARA ACESSO PESSOAS COM NECESSIDADES ESPECIAIS E PLACAS DE LIMITE DE VELOCIDADE NA AVENIDA BRASIL DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jorge Cunha</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CONSTRUÇÃO DOS MEIO FIOS NO BAIRRO BELA VISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CONSTRUÇÃO DE UM BARRACÃO PARA REALIZAÇÃO DA FEIRA LIVRE DOS PEQUENOS PRODUTORES EM NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO A ENERGISA PARA QUE SEJA INSTALADO REDE DE ENERGIA NA RUA GOIÁS DEFRONTE QUADRA 89 E RUA SEBASTIÃO FONSECA DEFRONTE QUADRA Nº 88 E 79 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A AQUISIÇÃO DE 1 (UMA) VAN PARA SECRETARIA DE SAÚDE DE NOVA SANTA HELENA, MT. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO FAÇA A INSTALAÇÃO DE LUZES DE EMERGÊNCIA NA CASA MORTUÁRIA MUNICIPAL &amp;#8220;ÂNGELA STELA SIMONI&amp;#8221; E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO FAÇA A INSTALAÇÃO DE BANCOS NA PRAÇA CENTRAL E LIXEIRAS NA AVENIDA MATO GROSSO DA COMUNIDADE VILA ATLÂNTICA E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O PODER EXECUTIVO COLOQUE A DISPOSIÇÃO 1 (UM) APARELHO CELULAR COM DISPONIBILIDADE DE USO DO APLICATIVO DE COMUNICAÇÃO WHATSAPP NO POSTO DE SAÚDE DA FAMÍLIA JOÃO ALBERTO ZANETTI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE A IMPLANTAÇÃO DE 1 (UM) QUEBRA-MOLAS NA RUA SANTA CATARINA, QUADRA 27 EM FRENTE A CRECHE JOSÉ ALVES GOVEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE NOVA SANTA HELENA - MT, DO EXERCÍCIO DE 2.016&amp;#8221;.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: PROÍBE E DISCIPLINA O USO DE CELULARES E SIMILARES NAS REPARTIÇÕES PÚBLICAS EM HORÁRIO DE EXPEDIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Edivan de Jesus da Silva, Cleyton José Zanatta, Jorge da Cunha, Raul Batistello</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A FISCALIZAÇÃO MUNICIPAL PARA O COMBATE AOS MOSQUITOS &amp;#8220;AEDES AEGYPTI&amp;#8221; E AËDES ALBOPICTUS&amp;#8221; E A PREVENÇÃO À DENGUE E DEMAIS DOENÇAS POR EL</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Mauricinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SÚMULA: DISPÕE SOBRE A NOMENCLATURA DA PONTE NA ESTRADA BACIA DO POMBO DO MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Luiz da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPÕE SOBRE A NOMENCLATURA DO CEMITÉRIO MUNICIPAL DA COMUNIDADE VILA ATLÂNTICA, MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A NOMENCLATURA DA PONTE NA ESTRADA BACIA DO POMBO DO MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ESTABELECE OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICIPIO, COM O BRASÃO OFICIAL DO MUNICIPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPÕE SOBRE A NOMENCLATURA DA PONTE NA ESTRADA BACIA DO POMBO, ACESSO Á FAZENDA IPORAMA DO MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A NOMENCLATURA DA SECRETARIA MUNICIPAL DE SAUDE DO MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 790/2018_x000D_
 _x000D_
 DATA: 18 DE JANEIRO DE 2018_x000D_
 _x000D_
 &amp;#8220;DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO APURADO EM EXERCÍCIO ANTERIOR PARA O ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI Nº 791/2018_x000D_
 DATA: 18 DE JANEIRO DE 2018_x000D_
 SÚMULA: &amp;#8220;ALTERA O VENCIMENTO DO CARGO DE AUXILIAR DE EDUCAÇÃO INFANTIL PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001 E DEMAIS ATUALIZAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 792/2018_x000D_
 _x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE-MT, PARA REPASSE DE VALORES QUANDO DO ENVIO DE CRIANÇAS/MENORES EM SITUAÇÃO DE RISCO E/OU ABANDONO PARA A CASA LAR &amp;#8220;SANTA TEREZINHA DO MENINO JESUS&amp;#8221;, SITUADA NAQUELE MUNICÍPIO E VINCULADA À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Terezinha Guedes Carrara</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DECLARA A PADROEIRA DO MUNICÍPIO DE NOVA SANTA HELENA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE MARCELÂNDIA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE COLIDER &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE ATUALIZAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA:      DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.                         </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O NÚMERO DE VAGAS DO CARGO DE PROFESSOR I PREVISTO NA LEI 823 DE 21 DE NOVEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SÚMULA:      DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.                         _x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA:      DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: INCLUI ÁREAS, AMPLIANDO O PERÍMETRO URBANO NO MUNICÍPIO DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O DISPOSTO NA LEI MUNICIPAL 729 DE 10 DE NOVEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A ALTERAR DISPOSIÇÕES PREVISTAS NA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A REDAÇÃO DOS INCISOS I E II, DO ARTIGO 41, DA LEI N° 826/2017, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;REVOGA A LEI MUNICIPAL 677 DE 18 DE MARÇO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O INCISO III DO ART. 44 DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O NÍVEL DE ESCOLARIDADE DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE DE ENDEMIAS CONSTANTE NA LEI MUNICIPAL N° 785, DE 27 DE JANEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO INCLUIR BENS IMÓVEIS NA TABELA MENCIONADA NO ART. 1º DA LEI 729/2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE-MT, PARA REPASSE DE VALORES USO DO LABORATÓRIO DE ANÁLISE DE ÁGUAS QUANDO DO USO LABORATÓRIO DE ANÁLISE DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO EXTERNO JUNTO À CAIXA ECONÔMICA FEDERAL, COM OUTORGA DE GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A TABELA PREVISTA NO ART. 1º DA LEI MUNICIPAL 855 DE 17 DE JULHO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A TABELA PREVISTA NO ANEXO I DA LEI MUNICIPAL 580/2013 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O VENCIMENTO DO CARGO DE VIGILANTE SANITÁRIO PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001 E DEMAIS ATUALIZAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A REVISÃO DO PPA - PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021 DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, INSTITUIDO PELA LEI Nº 811, DE 11 DE SETEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS DO MUNICÍPIO DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/260/projeto_de_lei_823_-_altera_anexos_da_lei_munici_nEOn5xu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/260/projeto_de_lei_823_-_altera_anexos_da_lei_munici_nEOn5xu.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA ANEXO I DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/261/projeto_lei_824-2018_-_loa_2019.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/261/projeto_lei_824-2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Nova Santa Helena, Estado de Mato Grosso, para o Exercício Financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/262/projeto_de_lei_825_-_cria_cargo_de_tecnico_quimi_GwKjn5O.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/262/projeto_de_lei_825_-_cria_cargo_de_tecnico_quimi_GwKjn5O.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA A CRIAÇÃO DO CARGO DE TÉCNICO QUÍMICO E ALTERA O ANEXO I, DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA O HORÁRIO DE FUNCIONAMENTO PARA A REALIZAÇÃO DAS SESSÕES ORDINÁRIAS NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/259/2-projeto_resolucao_data_eleicao_mesa_2018.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/259/2-projeto_resolucao_data_eleicao_mesa_2018.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre alteração da data para eleição da Mesa Diretora para biênio de 2019/2020.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXCELENTÍSSIMO VEREADOR SR. RAUL BATISTELLO, VEM REQUERER A ESTE SOBERANO PLENÁRIO, A LIBERAÇÃO DE 03 (TRÊS) DIÁRIA PARA CIDADE DE CUIABÁ/MT, NO VALOR DE R$900,00 (NOVECENTOS REAIS) NA DATA DE 06 À 08 DE FEVEREIRO DE 2018, PARA TRATAR DE ASSUNTOS DE INTERESSE DESTA CASA DE LEIS.                 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TOMADA AS PROVIDÊNCIAS NECESSÁRIAS AS AUTORIDADES COMPETENTES PARA QUE O POSTO DE ATENDIMENTO DO DETRAN DESTE MUNICÍPIO SEJA VINCULADO A 52º CIRETRAN DO MUNICÍPIO DE TERRA NOVA DO NORTE, PASSANDO ASSIM A DIRECIONAR TODOS OS DOCUMENTOS E SERVIÇOS PRESTADOS A ELE COM O OBJETO DE DIMINUIR O TEMPO E AGILIZANDO OS TRABALHOS, HAJA VISTO QUE A 34º CIRETRAN DO MUNICÍPIO DE COLÍDER ATENDE VÁRIOS MUNICÍPIOS VIZINHOS SOBRECARREGANDO ASSIM OS SERVIÇOS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>QUE O 13º SALÁRIO DOS FUNCIONÁRIOS PÚBLICOS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA, MT. SEJA  PAGOS NO MÊS REFERENTE A DATA DE ANIVERSÁRIO DO SERVIDOR. ESTA FORMA DE PAGAMENTO EVITARÁ QUE A FOLHA DO MÊS DE DEZEMBRO FIQUE DEMASIADA ALTA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO-LHE_x000D_
 CONSIDERANDO OS MOTIVOS NO QUAL FOI VETADO O PROJETO DE LEI LEGISLATIVO Nº 04/2018 NO QUAL VISAVA DAR NOME AO CEMITÉRIO EXISTENTE NA COMUNIDADE ATLÂNTICA PELO MOTIVO DESCRITO ABAIXO CONFORME VETO:_x000D_
 ....ENTRETANTO REGISTRA-SE QUE LEGALMENTE, NÃO EXISTE O REFERIDO CEMITÉRIO, SEM LICENÇA AMBIENTAL, SEM DOCUMENTAÇÃO, SEM CONTROLE DE UTILIZAÇÃO ASSIM SENDO, NÃO PODEMOS CONSIDERÁ-LO COMO SENDO CEMITÉRIO MUNICIPAL, NÃO SENDO LEGALMENTE PLAUSÍVEL E COERENTE APROVAR UMA LEI DENOMINANDO DETERMINADO COMO SENDO ESPAÇO PÚBLICO MUNICIPAL, ÁREA/IMÓVEL QUE ENCONTRA-SE TOTALMENTE IRREGULAR. _x000D_
 ENTENDO QUE O PROBLEMA VAI BEM MAIS ALÉM DO QUE SIMPLESMENTE O VETO DE NÃO SER POSSÍVEL DAR NOME AO LOCAL E SIM DE QUE A ÁREA É USADA PARA SEPULTAR OS MUNÍCIPES DE NOVA SANTA HELENA SENDO TOTALMENTE IRREGULAR COMO DITO ACIMA. É INADMISSÍVEL QUE TAL SITUAÇÃO CONTINUE POIS É UM DESRESPEITO COM O SER HUMANO QUE VISTO AO OLHAR JURÍDICO ESSES CIDADÃOS ESTÃO SENDO SEPULTADOS SEM NENHUMA LEGALIDADE, EM ÁREA PRIVADA QUE FOI CEDIDA PELO PROPRIETÁRIO. _x000D_
 PEÇO QUE ESTA SITUAÇÃO SEJA RESOLVIDA COM A MAIOR CELERIDADE POSSÍVEL PELO PODER EXECUTIVO SENDO ASSIM DE COMPETÊNCIA EXCLUSIVA COM UMA AÇÃO ADMINISTRATIVA. _x000D_
 NESTES TERMOS PEDE DEFERIMENTO, _x000D_
 CÂMARA MUNICIPAL DE NOVA SANTA HELENA, MATO GROSSO, EM 28 DE MARÇO DE 2018._x000D_
 _x000D_
 LUIZ CARLOS PELISSARI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESTRADA NA COMUNIDADE COLIDINHA</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edivan Preto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA TRANSFERIDA A SESSÃO ORDINÁRIA DO DIA 17 DE SETEMBRO DE 2018 (SEGUNDA-FEIRA) PARA O DIA 18 DE SETEMBRO DE 2018 (TERÇA-FEIRA) ÀS 17 HS E 30 MINUTOS </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EXCELENTÍSSIMA SENHORA TEREZINHA GUEDES CARRARA PREFEITO MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS (ART. 46 DA CF/88 E 37, INCISO V, DA LEI ORGÂNICA DO MUNICÍPIO), DECIDE VETAR O AUTÓGRAFO DE PROJETO DE Nº. 012/2018 - LEGISLATIVO, DE 06 DE MARÇO DE 2018, QUE PROÍBE E DISCIPLINA O USO DE CELULARES E SIMILARES NAS REPARTIÇÕES PÚBLICAS EM HORÁRIO DE EXPEDIENTE E DÁ OUTRAS PROVIDÊNCIAS, CONFORME EXPLICADO NAS RAZÕES QUE SE SEGUE:</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A EXCELENTÍSSIMA SENHORA TEREZINHA GUEDES CARRARA PREFEITO MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS (ART. 46 DA CF/88 E 37, INCISO V, DA LEI ORGÂNICA DO MUNICÍPIO), DECIDE VETAR O AUTÓGRAFO DE PROJETO DE Nº. 013/2018 - LEGISLATIVO, DE 06 DE MARÇO DE 2018, DISPÕE SOBRE A NOMENCLATURA DO CEMITÉRIO MUNICIPAL DA COMUNIDADE VILA ATLÂNTICA, MUNICIPIO DE NOVA SANTA HELENA, MT E DÁ OUTRAS PROVIDÊNCIAS, CONFORME EXPLICADO NAS RAZÕES QUE SE SEGUE:_x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1197,68 +1197,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/260/projeto_de_lei_823_-_altera_anexos_da_lei_munici_nEOn5xu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/261/projeto_lei_824-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/262/projeto_de_lei_825_-_cria_cargo_de_tecnico_quimi_GwKjn5O.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/259/2-projeto_resolucao_data_eleicao_mesa_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/260/projeto_de_lei_823_-_altera_anexos_da_lei_munici_nEOn5xu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/261/projeto_lei_824-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/262/projeto_de_lei_825_-_cria_cargo_de_tecnico_quimi_GwKjn5O.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2018/259/2-projeto_resolucao_data_eleicao_mesa_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>