--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,575 +51,575 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COEX</t>
   </si>
   <si>
     <t>Contas Anuais Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Processos nºs 4.597-7/2017, 23.141-0/2016, 23.146-0/2016, 16.081-4/2018 e 30.584-_x000D_
 7-2013 - apensos_x000D_
 Interessada PREFEITURA MUNICIPAL DE NOVA SANTA HELENA_x000D_
 Assunto Contas anuais de governo do exercício de 2017_x000D_
 Leis nºs 778/2016 - LDO, 779/2016 - LOA e 561/2013 - PPA_x000D_
 Relator Conselheiro Interino MOISES MACIEL_x000D_
 Sessão de Julgamento 4-12-2018 – Tribunal Pleno (Extraordinária)</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/271/01-valdir-patrulha_mecanizada_comunidades.docx</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/271/01-valdir-patrulha_mecanizada_comunidades.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize uma patrulha mecanizada às Comunidades Vera Cruz, Colidinha e Huru e da outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/272/02-cleyton-patrulha_mecanizadakeno.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/272/02-cleyton-patrulha_mecanizadakeno.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize a patrulha mecanizada doada pelo Governo do Estado de Mato Grosso ao Assentamento Keno e da outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jorge Cunha</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/277/03-jorge-_ponte_sagrado_c_de_jesus.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/277/03-jorge-_ponte_sagrado_c_de_jesus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a construção de uma ponte sobre o Rio da Lata na Comunidade Sagrado Coração de Jesus e da outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Robertinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/278/04-robertinho_-_banheiro_praca_joao_zanetti.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/278/04-robertinho_-_banheiro_praca_joao_zanetti.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a construção de 1 (um) banheiro público na Praça João Alberto Zanetti e da outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/279/05-valdir-parque_infantil.1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/279/05-valdir-parque_infantil.1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie construção de um parque infantil com brinquedos, playgrounds e caixa de areia na Praça João Alberto Zanetti e da outra providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mauricinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/280/06-mauricinho_marcos_de_seguranca_br163.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/280/06-mauricinho_marcos_de_seguranca_br163.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo solicite ao Dnit – Departamento Nacional de Infraestrutura e Transportes sinalização na BR 163, Km 965 e da outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/293/07-valdir-poco_fabrica_adubo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/293/07-valdir-poco_fabrica_adubo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie que o poço semi-artesiano dá Fabrica de Compostagem seja reativado e da outra providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/296/08-valdir_creche_parquinho.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/296/08-valdir_creche_parquinho.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque Infantil na Escola Municipal de Educação Infantil “Professor José Alvez Govea” com os seguintes brinquedos:_x000D_
 _x000D_
 •	Balanços_x000D_
 •	Gangorras_x000D_
 •	Escorregadores_x000D_
 •	Carrossel_x000D_
 •	Túnel_x000D_
 •	Tatame_x000D_
 •	Sobe-Sobe</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/305/09-raul_doacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/305/09-raul_doacao.pdf</t>
   </si>
   <si>
     <t>Que sejam desativados os prédios das Comunidades Santa Helena l e Santa Cruz, que eram utilizados como Escolas para ensino fundamental.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Cleyton José Zanatta, Jorge da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/274/01-projeto_de_lei_leg_-_verba_indenizatoria_cumu_s9rhLEb.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/274/01-projeto_de_lei_leg_-_verba_indenizatoria_cumu_s9rhLEb.pdf</t>
   </si>
   <si>
     <t>SUMULA: CRIA VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCICIO DA ATIVIDADE PARLAMENTAR, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Terezinha Guedes Carrara</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_833_-_atualiza_beneficios_mais_medicos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_833_-_atualiza_beneficios_mais_medicos.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER EXECUTIVO A CONCEDER BENEFÍCIO PECUNIÁRIO NA FORMA DE AUXÍLIO MORADIA E ALIMENTAÇÃO A MÉDICO INTEGRANTE DO PROJETO MAIS MÉDICOS NO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_834_-_altera_lei_729.2015_-_doaca_yW3FfFe.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_834_-_altera_lei_729.2015_-_doaca_yW3FfFe.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA O DISPOSTO NA LEI MUNICIPAL 729 DE 10 DE NOVEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_835_-_reajusta_salarios_dos_professores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_835_-_reajusta_salarios_dos_professores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE SOBRE ATUALIZAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_836_-_altera_lei_municipal_491.20_YldlL6L.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_836_-_altera_lei_municipal_491.20_YldlL6L.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA O ARTIGO 72, E, ACRESCENTA PARÁGRAFO ÚNICO NO ART. 73 DA LEI MUNICIPAL Nº 781, DE 17 DE NOVEMBRO DE 2016, QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_837_-_programa_cidade_limpa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_837_-_programa_cidade_limpa.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE SOBRE A CRIAÇÃO DO PROJETO CIDADE LIMPA NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_838_-__credito_especial_-inclusao_Joq5b6r.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_838_-__credito_especial_-inclusao_Joq5b6r.pdf</t>
   </si>
   <si>
     <t>SÚMULA:      DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_839_-_credito_especial_-inclusao__kYPQk09.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_839_-_credito_especial_-inclusao__kYPQk09.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/287/projeto_de_lei_840_-_altera_a_redacao_do_artigo__WopEfnw.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/287/projeto_de_lei_840_-_altera_a_redacao_do_artigo__WopEfnw.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A REDAÇÃO DO ARTIGO 51 DO ESTATUTO DO SERVIDOR - LEI N° 061/2002, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_841_-_autoriza_firmar_termo_de_fo_SscsvHK.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_841_-_autoriza_firmar_termo_de_fo_SscsvHK.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM ASSOCIAÇÃO DE ESTUDANTES UNIVERSITÁRIOS DE TERRA NOVA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_842_-_autoriza_firmar_termo_de_fo_FKGm5nw.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_842_-_autoriza_firmar_termo_de_fo_FKGm5nw.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A LIGA INDEPENDENTE DE MOTOCICLISMO DO ESTADO DE MATO GROSSO/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_843_-_refis.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_843_-_refis.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS, NO INTUITO DE ADOTAR MEDIDAS PARA INCREMENTO DA COBRANÇA DE CRÉDITOS INSCRITOS EM DÍVIDA ATIVA DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_844_-_credito_especial_-inclusao__obK1mQa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_844_-_credito_especial_-inclusao__obK1mQa.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_845_abertura_de_credito_adicional_n4pxzt1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_845_abertura_de_credito_adicional_n4pxzt1.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO PARCIAL OU TOTAL DE DOTAÇÕES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_846_-_processo_seletivo_simplific_4XADja9.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_846_-_processo_seletivo_simplific_4XADja9.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A REALIZAR TESTE SELETIVO SIMPLIFICADO PARA FINS DE CONTRATAÇÃO TEMPORÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_847_-_autoriza_repasse_pref._terr_Bb5hMiG.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_847_-_autoriza_repasse_pref._terr_Bb5hMiG.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE-MT, PARA REPASSE DE VALORES USO DO LABORATÓRIO DE ANÁLISE DE ÁGUAS QUANDO DO USO LABORATÓRIO DE ANÁLISE DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_848_-_altera_a_lei_municipal_ldo_e_loa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_848_-_altera_a_lei_municipal_ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>“REVOGA DISPOSITIVOS DA LEI MUNICIPAL 862/2018 E DA LEI MUNICIPAL 868/2018, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_849_-_autoriza_o_poder_executivo__eq1MQgi.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_849_-_autoriza_o_poder_executivo__eq1MQgi.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURAS DE CRÉDITOS ADICIONAIS NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2019 NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_850_-_aliquota_2019_-_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_850_-_aliquota_2019_-_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso III do art. 44 da Lei Municipal n. 491, de 09 de maio de 2012 que Reestruturou o Regime Próprio de Previdência Social do Município de Nova Santa Helena/MT e, dá outras providências”</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_851_-_altera_art._3__2_da_lei_881_dd4Ypjg.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_851_-_altera_art._3__2_da_lei_881_dd4Ypjg.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A REDAÇÃO DO § 2º, DO ART. 3º, DA LEI Nº 881/2019, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Joãozinho, Robertinho</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/263/1-projeto_resolucao_mudanca_de_horario_e_dia_2019.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/263/1-projeto_resolucao_mudanca_de_horario_e_dia_2019.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA HORÁRIO E DIA DE FUNCIONAMENTO PARA A REALIZAÇÃO DAS SESSÕES ORDINÁRIAS NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Cleyton José Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/282/02.projeto02.19_-_repasse_10_servidores_legislativos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/282/02.projeto02.19_-_repasse_10_servidores_legislativos.pdf</t>
   </si>
   <si>
     <t>SÚMULA: CONCEDE REVISÃO GERAL À  REMUNERAÇÃO DOS SERVIDORES ATIVOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/273/01-_emenda_modificativa_ao_pl_833.2019.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/273/01-_emenda_modificativa_ao_pl_833.2019.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO CÂMARA MUNICIPAL DE NOVA SANTA HELENA, MT NO USO DE SUAS ATRIBUIÇÕES LEGAIS CONFERIDAS PELO INCISO V DO ARTIGO 180 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI Nº. 833/2019.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edivan Preto</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/269/01-_relatorio_gastos_pecas_e_manutencao_veiculos_jC8sTPj.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/269/01-_relatorio_gastos_pecas_e_manutencao_veiculos_jC8sTPj.pdf</t>
   </si>
   <si>
     <t>Relatório de gastos da frota de veículos em uso da Secretaria de Obras, Transporte e Serviços Públicos e da Secretaria de Educação, Desporto e Lazer referentes aos anos 2017 e 2018 contendo os gastos com peças e manutenção de cada veículo.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Joãozinho</t>
   </si>
   <si>
     <t>Relatório dos Servidores Públicos deste município, que prestam serviços para OSCIP com o valor dos salários.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/281/3-requerimento_solicitacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/281/3-requerimento_solicitacao.pdf</t>
   </si>
   <si>
     <t>Cópia do contrato e das alterações contratuais firmado entre a Prefeitura Municipal de Nova Santa Helena e a ORGANIZAÇÃO DA SOCIEDADE CIVIS INSTITUTO TUPÃ CNPJ nº 21.103.364/0001-77, bem como toda a documentação pertinente ao processo de despesa, como: Nota de empenho, Nota de liquidação, Nota fiscal e comprovante de pagamento do período de 01 de outubro de 2018 a 28 de fevereiro de 2019, no prazo de excepcional de 20 (vinte) dias.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/285/4-requerimento_solicitacao_ibama.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/285/4-requerimento_solicitacao_ibama.pdf</t>
   </si>
   <si>
     <t>Termo de doação ou qualquer documento que comprove e demonstre quantos m³ de madeira castanheira foram doados pelo IBAMA no ano de 2018 para o Município de Nova Santa Helena, Mt._x000D_
 Demonstrativo do valor de frete até a Empresa madeireira._x000D_
 Valor da serragem da madeira._x000D_
 Quantidade de m³ de tora._x000D_
 Quantidade de m³ do resultado da serragem. E contendo o nome das Pontes beneficiadas com essa madeira e quantos m³ foram usados em cada ponte.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/286/5-requerimento_solicitacao_sema.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/286/5-requerimento_solicitacao_sema.pdf</t>
   </si>
   <si>
     <t>Termo de doação ou qualquer documento que comprove e demonstre quantos m³ de madeira foram doados pela SEMA e qual espécie de madeira, para o Município de Nova Santa Helena, Mt.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Edivan Preto, Joãozinho, Jorge Cunha, Luiz da Ambulância, Mauricinho, Raul, Robertinho, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/291/6-_requerimento_edson.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/291/6-_requerimento_edson.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE_x000D_
 Observando a Portaria nº 32/2018, de 18 de janeiro de 2018, que cedeu o servidor Edson Brunetti da Silva, concursado no cargo de Enfermeiro, para exercer cargo em comissão junto à Prefeitura Municipal de Colíder/MT, cujo ônus pela remuneração foi de responsabilidade do Poder Executivo Municipal de Nova Santa Helena;_x000D_
                      Considerando a Portaria nº257/2018, que concedeu licença para qualificação profissional pelo período de 05 (cinco) anos ao profissional Edson Brunetti da Silva – Enfermeiro, com efeitos retroativos a 01 de novembro de 2018;_x000D_
 Considerando que a referida licença foi revogada através da Portaria nº77/2019 em 15 de fevereiro de 2019;_x000D_
 Valendo-se da função de Fiscal do Município e utilizando como referência a Lei Federal Nº 12.527/2011, solicitamos:_x000D_
 1 – Cópia do Registro de Ponto ou Ponto Digital devidamente assinado pelo responsável do setor, pelo período em que o servidor esteve cedido, para que possa comprovar a carga horária efetivamente tra</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Joãozinho, Cleyton Zanatta, Edivan Preto, Luiz da Ambulância, Robertinho, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/294/7-_requerimento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/294/7-_requerimento.pdf</t>
   </si>
   <si>
     <t>Que os servidores concursados como Enfermeiros Silvana Carrara e Edson Brunetti da Silva retornem a seus cargos efetivos e voltem a atuar como enfermeiros no atendimento da população, salientamos que os mesmos são profissionais muito bem capacitados e qualificados e no momento estão remanejados em suas funções._x000D_
 		Tal atitude é de extremo interesse da população, haja visto que será atendido inúmeros pedidos dos munícipes, pois são profissionais de grande aceitação e conhecimento em sua área. E que o retorno dos mesmos para suas funções irá economizar os recursos públicos, e em momento de crise tal ação é indispensável.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>A EXCELENTÍSSIMA SENHORA TEREZINHA GUEDES CARRARA, PREFEITA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DECIDE VETAR O AUTÓGRAFO DE LEI Nº 41/2018, DE 04 DE DEZEMBRO DE 2018, DE AUTORIA DA CÂMARA MUNICIPAL DE VEREADORES, QUE “DISPÕE SOBRE A OBRIGATORIEDADE DE A PREFEITURA MUNICIPAL FORNECER CÓPIA DE EDITAL DE ABERTURA DE LICITAÇÃO, PROCESSO SELETIVO, E REALIZAÇÃO DE QUALQUER CONTRATO E PREGÃO ELETRÔNICO, AOS VEREADORES POR MEIO ELETRÔNICO (E-MAIL)”, CONFORME EXPLICADO NAS RAZÕES QUE SE SEGUE:</t>
   </si>
   <si>
     <t>265</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -942,68 +942,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/271/01-valdir-patrulha_mecanizada_comunidades.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/272/02-cleyton-patrulha_mecanizadakeno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/277/03-jorge-_ponte_sagrado_c_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/278/04-robertinho_-_banheiro_praca_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/279/05-valdir-parque_infantil.1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/280/06-mauricinho_marcos_de_seguranca_br163.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/293/07-valdir-poco_fabrica_adubo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/296/08-valdir_creche_parquinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/305/09-raul_doacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/274/01-projeto_de_lei_leg_-_verba_indenizatoria_cumu_s9rhLEb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_833_-_atualiza_beneficios_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_834_-_altera_lei_729.2015_-_doaca_yW3FfFe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_835_-_reajusta_salarios_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_836_-_altera_lei_municipal_491.20_YldlL6L.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_837_-_programa_cidade_limpa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_838_-__credito_especial_-inclusao_Joq5b6r.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_839_-_credito_especial_-inclusao__kYPQk09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/287/projeto_de_lei_840_-_altera_a_redacao_do_artigo__WopEfnw.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_841_-_autoriza_firmar_termo_de_fo_SscsvHK.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_842_-_autoriza_firmar_termo_de_fo_FKGm5nw.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_843_-_refis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_844_-_credito_especial_-inclusao__obK1mQa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_845_abertura_de_credito_adicional_n4pxzt1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_846_-_processo_seletivo_simplific_4XADja9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_847_-_autoriza_repasse_pref._terr_Bb5hMiG.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_848_-_altera_a_lei_municipal_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_849_-_autoriza_o_poder_executivo__eq1MQgi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_850_-_aliquota_2019_-_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_851_-_altera_art._3__2_da_lei_881_dd4Ypjg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/263/1-projeto_resolucao_mudanca_de_horario_e_dia_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/282/02.projeto02.19_-_repasse_10_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/273/01-_emenda_modificativa_ao_pl_833.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/269/01-_relatorio_gastos_pecas_e_manutencao_veiculos_jC8sTPj.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/281/3-requerimento_solicitacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/285/4-requerimento_solicitacao_ibama.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/286/5-requerimento_solicitacao_sema.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/291/6-_requerimento_edson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/294/7-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/271/01-valdir-patrulha_mecanizada_comunidades.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/272/02-cleyton-patrulha_mecanizadakeno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/277/03-jorge-_ponte_sagrado_c_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/278/04-robertinho_-_banheiro_praca_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/279/05-valdir-parque_infantil.1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/280/06-mauricinho_marcos_de_seguranca_br163.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/293/07-valdir-poco_fabrica_adubo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/296/08-valdir_creche_parquinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/305/09-raul_doacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/274/01-projeto_de_lei_leg_-_verba_indenizatoria_cumu_s9rhLEb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_833_-_atualiza_beneficios_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_834_-_altera_lei_729.2015_-_doaca_yW3FfFe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_835_-_reajusta_salarios_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_836_-_altera_lei_municipal_491.20_YldlL6L.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_837_-_programa_cidade_limpa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_838_-__credito_especial_-inclusao_Joq5b6r.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_839_-_credito_especial_-inclusao__kYPQk09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/287/projeto_de_lei_840_-_altera_a_redacao_do_artigo__WopEfnw.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_841_-_autoriza_firmar_termo_de_fo_SscsvHK.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_842_-_autoriza_firmar_termo_de_fo_FKGm5nw.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_843_-_refis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_844_-_credito_especial_-inclusao__obK1mQa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_845_abertura_de_credito_adicional_n4pxzt1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_846_-_processo_seletivo_simplific_4XADja9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_847_-_autoriza_repasse_pref._terr_Bb5hMiG.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_848_-_altera_a_lei_municipal_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_849_-_autoriza_o_poder_executivo__eq1MQgi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_850_-_aliquota_2019_-_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_851_-_altera_art._3__2_da_lei_881_dd4Ypjg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/263/1-projeto_resolucao_mudanca_de_horario_e_dia_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/282/02.projeto02.19_-_repasse_10_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/273/01-_emenda_modificativa_ao_pl_833.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/269/01-_relatorio_gastos_pecas_e_manutencao_veiculos_jC8sTPj.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/281/3-requerimento_solicitacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/285/4-requerimento_solicitacao_ibama.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/286/5-requerimento_solicitacao_sema.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/291/6-_requerimento_edson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2019/294/7-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>