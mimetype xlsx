--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1488 +54,1488 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COEX</t>
   </si>
   <si>
     <t>Contas Anuais Poder Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/562/parecer_previo_n_229-2021_tp.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/562/parecer_previo_n_229-2021_tp.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 229/2021 – TP_x000D_
 Resumo: PREFEITURA MUNICIPAL DE NOVA SANTA HELENA. CONTAS ANUAIS DE_x000D_
 GOVERNO DO EXERCÍCIO 2020. PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO._x000D_
 RECOMENDAÇÃO AO PODER LEGISLATIVO PARA QUE DETERMINE AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS CORRETIVAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Pimenta, PITUCA</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/509/01-_indicacao_placas_de_identificacao_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/509/01-_indicacao_placas_de_identificacao_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de realizar a implantação de placas indicando o nome das ruas deste municipio e sinalização de “PARE” nas esquinas de todas ruas da outras providencias.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LUZIA DO ROQUE</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/510/02-_indicacao_tubulacao_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/510/02-_indicacao_tubulacao_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de realizar a instalação de tubulação com drenagem de água e cascalhamentos na estrada Rio do Fogo, Trevo da Fazenda Amoreira e represa da Fazenda Chaparral e da outras providencias.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/517/03-_indicacao_cadeira_dentista_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/517/03-_indicacao_cadeira_dentista_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de comprar uma cadeira odontológica para Unidade Básica de Saúde – Santa Terezinha, localizado na Vila Atlântica e da outras providencias.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/519/04-_indicacao_carreta_metalica_marcelo_-.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/519/04-_indicacao_carreta_metalica_marcelo_-.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de adquirir uma Carreta Metálica Moldurada Basculante, Pulverizador Condor PEC 600 litros e uma Carreta Distribuidora de corretivo e fertilizantes com reservatório para apoiar a produção agrícola deste município e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/522/05-_indicacao_cadeira_de_rodas_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/522/05-_indicacao_cadeira_de_rodas_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de comprar 10 (dez) cadeiras de rodas simples e 10 (dez) muletas com regulagem, para que sejam emprestados por meio de termo de compromisso aos usuários carentes da rede municipal de Saúde deste município e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/530/06-_indicacao_cameras_de_monitoramento_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/530/06-_indicacao_cameras_de_monitoramento_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de instalar câmeras de monitoramento nas Escolas Municipais, Creche e todos os órgãos públicos deste município e da outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/531/07-_indicacao_equipamentos_agricolas_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/531/07-_indicacao_equipamentos_agricolas_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de adquirir equipamentos agrícolas para Associação Aditar (Comunidade Colidinha), bem como para apoiar a produção agrícola deste municipio, sendo uma Plaina Agrícola, uma Adubadeira, um Pulverizador Trat Cimag PEC 600 litros e uma Grade Niveladora de Arrasto e da outras providencias.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/532/08-_indicacao_onibus_escolar_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/532/08-_indicacao_onibus_escolar_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal disponibilize um ônibus novo e grande para o transporte escolar da Comunidade Vila Atlântica e da outras providencias.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Demoka</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/533/09-_indicacao_espaco_para_equipe_grau_nova_santa_helena_ademir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/533/09-_indicacao_espaco_para_equipe_grau_nova_santa_helena_ademir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal de Nova Santa Helena providencie um espaço para equipe Grau Nova Santa Helena e da outras providencias.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/537/10-_indicacao_abertura_de_estrada_luzia_-.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/537/10-_indicacao_abertura_de_estrada_luzia_-.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de realizar a abertura da Rua Olgan Saran no limite da rua Sergipe até a rua Ceará, bem como realize a abertura da rua Ceará ligando a Avenida Brasil e da outras providencias.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/538/11-_indicacao_recuperacao_asfaltica_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/538/11-_indicacao_recuperacao_asfaltica_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a recuperação do asfalto em frente a Sinai Motos até a Escola Municipal Branca de Neve, localizados na Avenida Brasil e da outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/539/12-_indicacao_compra_de__moto_agente_comunitario_ademir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/539/12-_indicacao_compra_de__moto_agente_comunitario_ademir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de comprar motocicletas para cada Agente Comunitário de Saúde da Zona Rural deste município e da outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/540/13-_indicacao_quebra_mola_assentamento_keno_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/540/13-_indicacao_quebra_mola_assentamento_keno_hezio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que realize providências no sentido de implantar redutores de velocidade tipo lombada na estrada do Assentamento Keno.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Hezio Camargo, LUZIA DO ROQUE, Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/541/14-_indicacao_onibus_assentamento_keno_hezio_luzia_marcelo_e_cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/541/14-_indicacao_onibus_assentamento_keno_hezio_luzia_marcelo_e_cleyton.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal após recebimento do ônibus destinado pelo Deputado Nelson Barbudo, encaminhe este para o Assentamento Keno e da outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Demoka, Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta, PITUCA, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/543/15-_indicacao_solicitando_emenda_para_o_deputado_juarez_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/543/15-_indicacao_solicitando_emenda_para_o_deputado_juarez_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal solicite ao Deputado Juarez Costa três caminhões caçambas e um rolo compressor para o setor de obras de Nova Santa Helena e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/544/16-_indicacao_parque_infantil_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/544/16-_indicacao_parque_infantil_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de construir área de lazer (parque de diversão infantil) na praça Alice Leite Carrara e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/550/17-_indicacao_calcamento_centro_de_reabilitacao_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/550/17-_indicacao_calcamento_centro_de_reabilitacao_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de construir uma calçada tipo rampa na frente do Centro de Reabilitação deste município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Demoka, LUIZ PELISSARI, Marcelo Pimenta, PITUCA, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/551/18-_indicacao_carro_para_o_dae_valdir_marcelo_demoka_pituka_raul_pelissari.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/551/18-_indicacao_carro_para_o_dae_valdir_marcelo_demoka_pituka_raul_pelissari.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal solicite ao Deputado Federal Neri Gueller, recurso no valor de R$ 150.000,00 (cento e cinquenta mil reais) para compra de um veículo para Divisão de Agua e Esgoto – DAE, conforme indicação n° 06/2021 já aprovada do Vereador Marcelo Pimenta e da outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Demoka, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/564/19-_indicacao_trave_futebol_suico_raul_ademir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/564/19-_indicacao_trave_futebol_suico_raul_ademir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente para que tomem providências no sentido de colocar 2 pares de traves de ferro no campo municipal para realização de futebol suíço e da outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/565/20-_indicacao_pa_carregadeira__cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/565/20-_indicacao_pa_carregadeira__cleyton.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal após recebimento de uma pá carregadeira destinada pelo Deputado Estadual Dilmar Dal Bosco e Governador do Estado de Mato Grosso Mauro Mendes, encaminhe esta para a Secretaria de Agricultura, Industria, Comércio, Emprego e Turismo do município de Nova Santa Helena/MT e da outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/566/21-_indicacao_recuperacao_praca_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/566/21-_indicacao_recuperacao_praca_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de restaurar a praça Alice Leite Carrara e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/567/22-_indicacao_construcao_canil_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/567/22-_indicacao_construcao_canil_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de construir um canil neste município e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/576/23-_indicacao_equipamentos_agricolas_unipaz_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/576/23-_indicacao_equipamentos_agricolas_unipaz_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe para Associação Unipaz (Cruzeiro do Sul), 1 (uma) calcareadeira e 1 (uma) carreta basculante adquiridas com a emenda parlamentar do Deputado Xuxu Dalmolin, e da outras providencias.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/581/24-_indicacao_reforma_dae_nova_santa_helena_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/581/24-_indicacao_reforma_dae_nova_santa_helena_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de reformar o prédio do DAE deste município e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/582/25-_indicacao__construcao_e_reforma_dae_vila_atlantica__luzia_-.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/582/25-_indicacao__construcao_e_reforma_dae_vila_atlantica__luzia_-.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de construir um banheiro sanitário e reformar o prédio do DAE da Vila Atlântica, sendo telhado, bancada com pia e armários e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/308/26-_indicacao_reforma_quadra_vila_atlantica__cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/308/26-_indicacao_reforma_quadra_vila_atlantica__cleyton.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a reforma da quadra esportiva da Vila Atlântica e da outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/309/27-_indicacao_campo_suico_vila_bela_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/309/27-_indicacao_campo_suico_vila_bela_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de 1 (um) Campo Suíço no Bairro Vila Bela.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/310/28-_indicacao_faixa_de_pedestre_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/310/28-_indicacao_faixa_de_pedestre_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a implantação de faixa de pedestres em frente ao Mercado Trevo, em frente ao Posto Avenida, em frente ao Banco Sicred e em frente à Escola Branca de Neve.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/311/29-_indicacao_concentrador_de_oxigenio_portatil_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/311/29-_indicacao_concentrador_de_oxigenio_portatil_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de comprar 05 (cinco) concentrador de oxigênio portátil para atender as necessidades da Unidade Básica de Saúde deste município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/313/30-_indicacao_cesta_verde_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/313/30-_indicacao_cesta_verde_demoka.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal disponibilize recurso próprio para manter o programa de assistência as famílias carentes que necessitam da CESTA VERDE e dá outras providências</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/315/31-_indicacao_tempo_integral__na_creche_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/315/31-_indicacao_tempo_integral__na_creche_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal tome as providencias necessárias no sentido de implantar período integral na creche municipal e berçário e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/324/32-_indicacao_casa_amparo_aos_idosos_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/324/32-_indicacao_casa_amparo_aos_idosos_luzia.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE IMPLANTAR UMA CASA AMPARO PARA OS IDOSOS VULNERÁVEIS EM NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PITUCA</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/594/33-_indicacao_lombada_de_contencao_de_agua_estrada_colidinha_pituca.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/594/33-_indicacao_lombada_de_contencao_de_agua_estrada_colidinha_pituca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome as providências necessárias no sentido de implantar lombadas de contenção de aguas das chuvas, em toda extensão da estrada da Colidinha e da outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/552/1-mocao_de_aplauso_no001-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/552/1-mocao_de_aplauso_no001-2022.pdf</t>
   </si>
   <si>
     <t>O Presidente Ademir Dias da Silva e o Vice-Presidente Hezio Silvino de Camargo no uso de suas atribuições legais apresentam a este Soberano Plenário, na forma regimental as presentes MOÇÕES DE APLAUSOS, para os Pastores de Nova Santa Helena/MT, sendo: Manoel Rodrigues de Queiroz e Linder Peteler Lemos de Queiroz, Gilson Cavalcante de Oliveira, Siuvone José da Silva e Vânia Aparecida Barbosa da Silva, Luiz Barbosa dos Santos e Francisca Xavier da Conceição Bezerra dos Santos, Gerson Ribeiro e Sara dos Santos Trindade, Volnei Silva de Almeida e Joseana Menezes Caires Almeida, João Alves de Souza e Viviane Pego Fagundes de Souza, Jordan Lucas dos Santos Barbosa e Letícia Dias da Silva Barbosa, Cleumar Oliveira Sandin e Eliza Martins de Almeida Sandin, Carlota Maciel Paulino, Emaicon Alesandro da Silvia e Lorena Peres Duarte da Silvia._x000D_
 “O objetivo do Pastor não é fazer com que as pessoas apareçam, mas fazer com que elas cresçam.”</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/553/2-mocao_de_aplauso_no002-2022_-_padre.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/553/2-mocao_de_aplauso_no002-2022_-_padre.pdf</t>
   </si>
   <si>
     <t>O Presidente Ademir Dias da Silva e o Vereador Raul Batistello no uso de suas atribuições legais apresenta a este Soberano Plenário, na forma regimental a presente MOÇÃO DE APLAUSO, para o Padre da Igreja Católica Sr. Adevaldo Pereira da Mota. _x000D_
 “Queremos expressar nossa gratidão por sua perseverança em cumprir a missão de levar o amor e a palavra de Deus a todos os povos”.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEFO - COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/584/01._projeto_de_decreto_001-2022_contas_prefeita_2020.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/584/01._projeto_de_decreto_001-2022_contas_prefeita_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA - MT, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/384/02._projeto_de_decreto_002-2022_contas_prefeito_2021.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/384/02._projeto_de_decreto_002-2022_contas_prefeito_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA - MT, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Demoka, LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/389/pll_12.2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/389/pll_12.2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A APLICAÇÃO DO ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 25,55 % AOS AGENTES POLÍTICOS DO MUNICÍPIO DE NOVA SANTA HELENA MT.”</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/502/pll_13.2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/502/pll_13.2022.pdf</t>
   </si>
   <si>
     <t>“ATUALIZA O VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO, APLICANDO-SE O ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 25,55 %.”</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/507/pll_14.2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/507/pll_14.2022.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIAL 069/2002 QUE DISPÕE SOBRE A DATA COMEMORATIVA DO ANIVERSÁRIO DO MUNICÍPIO DE NOVA SANTA HELENA-MT”.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_lei_legislativo_15-2022__utilidade_publica_igreja.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_lei_legislativo_15-2022__utilidade_publica_igreja.pdf</t>
   </si>
   <si>
     <t>“RECONHECE A UTILIDADE PÚBLICA DA IGREJA EVANGELICA ASSEMBLEIA DE DEUS DO MUNICÍPIO DE NOVA SANTA HELENA MT”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_legislativo__16_-concurso_publico1_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_legislativo__16_-concurso_publico1_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A REALIZAR CONCURSO PÚBLICO PARA O PROVIMENTO DE CARGOS EFETIVOS NO AMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_legislativo__17_seletivo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_legislativo__17_seletivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A REALIZAR TESTE SELETIVO PARA FINS DE CONTRATAÇÃO TEMPORÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulinho Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei__957_2022__-_rga_-_professores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei__957_2022__-_rga_-_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza fixação de índice de revisão geral anual das remunerações dos Profissionais do Magistério do Município de Nova Santa Helena/MT e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei__958_2022_-_rga_-_servidores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei__958_2022_-_rga_-_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza fixação de índice de revisão geral anual das remunerações de todos os servidores públicos do Município de Nova Santa Helena/MT e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/387/projeto_de_lei__959__2022_-_credito_especial_-_convenio_sae-cta.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/387/projeto_de_lei__959__2022_-_credito_especial_-_convenio_sae-cta.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/388/projeto_de_lei__960__2022_-_credito_especial-camara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/388/projeto_de_lei__960__2022_-_credito_especial-camara.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_961__2022__-_autoriza_repasse_pref._terra_nova_controle_de_agua.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_961__2022__-_autoriza_repasse_pref._terra_nova_controle_de_agua.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE- MT, PARA REPASSE DE VALORES USO DO LABORATÓRIO DE ANÁLISE DE ÁGUAS QUANDO DO USO LABORATÓRIO DE ANÁLISE DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_962_-_repasse_apae_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_962_-_repasse_apae_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_963_-_contratacao_processo_seletivo_publico_agente_de_combate_a_endemias.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_963_-_contratacao_processo_seletivo_publico_agente_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_964-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_964-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_965_-_altera_tributario_826-2017.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_965_-_altera_tributario_826-2017.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 826/2017, de 05 de dezembro de 2017 – Código Tributário, e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_966_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_966_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO DE UMA MOTO PARA INCENTIVO AO RECOLHIMENTO DO IPTU EM DIA, RELATIVO AO EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_967_-_credito_especial-premiacao_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_967_-_credito_especial-premiacao_iptu.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_968-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_968-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder à alienação por permuta de áreas de propriedade do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_969-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_969-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n. 491, de 09 de maio de 2012, que Reestrutura o Regime Próprio de Previdência Social do Município de Nova Santa Helena/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_970-2022_repasse_20_mil_apae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_970-2022_repasse_20_mil_apae.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_972-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_972-2022.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_973-2022_familia_acolhedora.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_973-2022_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Institui o “Serviço de Acolhimento em Família Acolhedora”, que promove o acolhimento de crianças e adolescentes afastados do convívio familiar, no município de Nova Santa Helena, Estado do Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_974_-_desconto_e_parcelamento_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_974_-_desconto_e_parcelamento_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO, DEFINIR PARCELAMENTO NO PAGAMENTO DO IMPOSTO PREDIAL URBANO PARA O EXERCÍCIO DE 2.022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_975-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_975-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A CORREÇÃO DO PISO SALARIAL DOS PROFESSORES DA EDUCAÇÃO MUNICIPAL DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_976-2022_institui_e_regulamenta_o_plano_municipal_de_cultura_de_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_976-2022_institui_e_regulamenta_o_plano_municipal_de_cultura_de_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E REGULAMENTA O PLANO MUNICIPAL DE CULTURA DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_977-2022_institui_a_reestruturacao_do_estatuto_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_977-2022_institui_a_reestruturacao_do_estatuto_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A REESTRUTURAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE NOVA SANTA HELENA”</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_978-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_978-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Nova Santa Helena-MT, através do Poder Executivo, a celebrar Convênio de Cooperação e Gestão Compartilhada com o município de Guarantã do Norte/MT, estado de Mato Grosso, para fim de estabelecer colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais, de disposição final de resíduos sólidos urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_979_-_convenio_guranta_-_lasa_lar.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_979_-_convenio_guranta_-_lasa_lar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE GUARANTÃ DO NORTE-MT, PARA REPASSE DE VALORES QUANDO DA INSTITUCIONALIZAÇÃO DE CRIANÇAS/MENORES EM SITUAÇÃO DE RISCO E/OU ABANDONO PARA A CASA LAR “LAR RAIO DE LUZ”, SITUADA NAQUELE MUNICÍPIO E VINCULADA À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_980_-_doacao_area_-_inpev.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_980_-_doacao_area_-_inpev.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Santa Helena-MT a desafetar e doar a imóveis que especifica ao Instituto Nacional de Processamento de Embalagens Vazias – inpEV, e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_981_-_credito_especial-fundeb_30_obras.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_981_-_credito_especial-fundeb_30_obras.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_982_-_altera_a_lei_1036-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_982_-_altera_a_lei_1036-2022.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 1036/2022, de 07 de junho de 2022, que instituiu a reestruturação do Estatuto dos Servidores Públicos do Município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_983_-_projeto_de_lei_conselho_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_983_-_projeto_de_lei_conselho_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL E O CONSELHO DE REGULARIZAÇÃO FUNDIÁRIA E DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL DO MUNICÍPIO DE NOVA SANTA HELENA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_984_-_projeto_de_lei_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_984_-_projeto_de_lei_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REGULARIZAÇÃO FUNDIÁRIA URBANA DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_985_-_processo_seletivo_temporario.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_985_-_processo_seletivo_temporario.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_986_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_986_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VENCIMENTO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE DE ENDEMIAS (ACE) PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010/2001 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_987_-_orientacao_da_saude_menstrual.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_987_-_orientacao_da_saude_menstrual.pdf</t>
   </si>
   <si>
     <t>“INSTITUI ESTRATÉGIA MUNICIPAL PARA PROMOÇÃO, ORIENTAÇÃO E PROTEÇÃO DA SAÚDE MENSTRUAL NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_988_-_doacao_de_bens_moveis_inserviveis.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_988_-_doacao_de_bens_moveis_inserviveis.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS INSERVÍVEIS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NOVA SANTA HELENA - MT (APAE), E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_990_-__dispoe_sobre_as_alteracoes_do_pccs_agente_comunitario_de_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_990_-__dispoe_sobre_as_alteracoes_do_pccs_agente_comunitario_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES NA TABELA DO PLANO DE CARGOS E CARREIRAS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_991-_credito_adicional_fundeb.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_991-_credito_adicional_fundeb.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_992-credito_especial_destinacao_residuos_solidos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_992-credito_especial_destinacao_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_993_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_993_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_994-2022__-_autoriza_auxilio_financeiro_alunos_-_concurso_foguete_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_994-2022__-_autoriza_auxilio_financeiro_alunos_-_concurso_foguete_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO AOS ALUNOS QUE PARTICIPARÃO DA 16ª MOSTRA BRASILEIRA DE FOGUETES, QUE ACONTECERÁ NO ESTADO DO RIO DE JANEIRO-RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_995-2022__-_autoriza_abrir_credito.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_995-2022__-_autoriza_abrir_credito.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_996-2022_-_refis_2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_996-2022_-_refis_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2022 – NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_997-2022_ldo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_997-2022_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_998_-_tendencia_de_excesso_por_fontes.docx</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_998_-_tendencia_de_excesso_por_fontes.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_999_-_ploa-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_999_-_ploa-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Nova Santa Helena para o Exercício Financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_1000_-_autoriza_remanejamento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_1000_-_autoriza_remanejamento.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejar, Transpor e Transferir, as Dotações Orçamentárias Aprovadas na LOA 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_1001_-_cria_ouvidoria_geral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_1001_-_cria_ouvidoria_geral.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA GERAL DO MUNICIPIO DE NOVA SANTA HELENA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_1002_-_altera_a_lei_1055-2022_-_prorroga_rfeis-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_1002_-_altera_a_lei_1055-2022_-_prorroga_rfeis-2022.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 1055/2022, de 20 de setembro 2022, que institui o Programa de Recuperação Fiscal – REFIS 2022 – no âmbito do município de Nova Santa Helena/MT e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_1003_alteracao_nomenclatura_cargo_auxiliar_educacao_infantil..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_1003_alteracao_nomenclatura_cargo_auxiliar_educacao_infantil..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA DENOMINAÇÃO DO CARGO DE AUXILIAR DE EDUCAÇÃO INFANTIL CONSTANTE DA TABELA DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA-MT, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_1004__-_de_revisao_do_amf_ldo_2022-nsh..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_1004__-_de_revisao_do_amf_ldo_2022-nsh..pdf</t>
   </si>
   <si>
     <t>PROPÕE A REVISÃO DOS DEMONSTRATIVOS I, II e III DO ANEXO DE METAS FISCAIS APROVADOS PELA LEI MUNICIPAL NO 998, DE 17 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_1005_-_contratacao_servidores_2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_1005_-_contratacao_servidores_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_1006_-_autor_concurso_publico_camara_e_pref.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_1006_-_autor_concurso_publico_camara_e_pref.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO ADMINISTRATIVO DE CONTRATAÇÃO DE DESPESA COM A FINALIDADE DE CONTRATAR EMPRESA PARA PRESTAR SERVIÇOS DE ORGANIZAÇÃO E REALIZAÇÃO DE CONCURSO PÚBLICO PARA PROVIMENTO DE VAGAS DO QUADRO DE CARGOS DA CÂMARA MUNICIPAL DE VEREADORES DE NOVA SANTA HELENA/MT, INCLUINDO TODOS OS PROCEDIMENTOS ADMINISTRATIVOS NECESSÁRIOS E EXIGIDOS PELO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_1007-2022_-_ajuda_custo_hemodialise.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_1007-2022_-_ajuda_custo_hemodialise.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio para o custeio de despesas de viagens aos portadores de Doença Renal Crônica – Hemodiálise - em tratamento fora do domicilio e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_1008-2022_-_faixa_de_dominio_rodovias_municipais.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_1008-2022_-_faixa_de_dominio_rodovias_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Faixa de Domínio das Rodovias Municipais, fixa limitações de uso no âmbito do Município de Nova Santa Helena – MT e dá outras providências”.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1009-2022_-__vi__natureza_indenizatoria_no_ambito_do_poder_executivo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1009-2022_-__vi__natureza_indenizatoria_no_ambito_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1011.2022_-_convenio_repasse_tnn_-_labotorio_aguas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1011.2022_-_convenio_repasse_tnn_-_labotorio_aguas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE TERRA NOVA DO NORTE/MT, PARA REPASSE DE VALORES USO DO LABORATÓRIO DE ANÁLISE DE ÁGUAS QUANDO DO USO LABORATÓRIO DE ANÁLISE DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/508/01_-_proj._res._01-_resolucao_n_42-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/508/01_-_proj._res._01-_resolucao_n_42-2022.pdf</t>
   </si>
   <si>
     <t>“ALTERA O REGIMENTO INTERNO DESTA CASA LEGISLATIVA”.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/549/02_-_projeto_de_resolucao_uniformes.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/549/02_-_projeto_de_resolucao_uniformes.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E REGULAMENTA O USO DE UNIFORMES NO ÂMBITO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA”.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/588/03-projeto_de_resolucao_no_03.2022_baixa_bens.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/588/03-projeto_de_resolucao_no_03.2022_baixa_bens.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DESINCORPORAR DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/587/01_-_proposta_de_emenda.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/587/01_-_proposta_de_emenda.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE REDAÇÃO AO ARTIGO 3° DO PROJETO DE LEI N° 1002/2022.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/563/11-_requerimento_data_sessao_votacao_mesa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/563/11-_requerimento_data_sessao_votacao_mesa.pdf</t>
   </si>
   <si>
     <t>Considerado que a data da nova eleição da mesa será decidida pelo Plenário conforme artigo 20 § 1° do regimento interno desta Casa de Leis, vem por meio deste requerer que esta sessão seja agendada para o dia 11 de julho de 2022 (segunda-feira) às 19 hs e 30 minutos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>REQD</t>
   </si>
   <si>
     <t>Requerimento de Diárias</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/518/01-requerimento_de_liberacao_de_diaria_01-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/518/01-requerimento_de_liberacao_de_diaria_01-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador ADEMIR DIAS DA SILVA vem REQUERER a este soberano plenário, a liberação de 01 (uma) diária no valor de R$ 500,00 (quinhentos reais) para a se deslocar a capital Cuiabá/MT, na data de 11 de fevereiro de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/516/02-requerimento_de_liberacao_de_diaria_02-2022_-.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/516/02-requerimento_de_liberacao_de_diaria_02-2022_-.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador ADEMIR DIAS DA SILVA vem REQUERER a este soberano plenário, a liberação de 04 (quatro) diárias no valor de R$ 2.000,00 (dois mil reais) para a se deslocar a capital Cuiabá/MT, nas datas de 08, 09, 10 e 11 de março de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/520/03-_requerimento_de_liberacao_de_diaria_03-2022__hezio_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/520/03-_requerimento_de_liberacao_de_diaria_03-2022__hezio_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador HEZIO SILVINO DE CAMARGO vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (um mil e quinhentos reais) para a se deslocar à capital Cuiabá/MT, nas datas de 15, 16 e 17 de março de 2022, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Demoka, LUIZ PELISSARI, LUZIA DO ROQUE</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/521/04_-_requerimento_de_liberacao_de_diaria_04-2022__sorriso.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/521/04_-_requerimento_de_liberacao_de_diaria_04-2022__sorriso.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores ADEMIR DIAS DA SILVA, LUZIA GUEDES CARRARA, LUIZ CARLOS PELISSARI, CLEYTON JOSÉ ZANATTA, vem REQUERER a este soberano plenário, a liberação de ½ (meia) diária sem pernoite no valor de R$ 237,09 (duzentos e trinta e sete reais e nove centavos) para cada vereador estar se deslocando à cidade de Sorriso/MT, na data de 17 de março de 2022, para participarem do Protesto BR-163 Duplicação Já.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/523/05-_requerimento_de_liberacao_de_diaria_05-2022_-luzia_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/523/05-_requerimento_de_liberacao_de_diaria_05-2022_-luzia_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora LUZIA GUEDES CARRARA vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (um mil e quinhentos reais) para se deslocar a capital Cuiabá/MT, nas datas de 22, 23 e 24 de março de 2022, para participar do 1° Encontro das Vereadoras do Estado de Mato Grosso, bem como para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/524/06-_requerimento_de_liberacao_de_diaria_06-2022_-cuiaba_raul_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/524/06-_requerimento_de_liberacao_de_diaria_06-2022_-cuiaba_raul_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores RAUL BATISTELLO e VALDIR BRAS DE MORAES vem REQUERER a este soberano plenário, a liberação de 04 (quatro) diárias no valor de R$ 2.000,00 (dois mil reais) para cada vereador, para se deslocarem a capital Cuiabá/MT, nas datas de 22, 23, 24 e 25 de março de 2022, para tratarem de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/529/07-_requerimento_de_liberacao_de_diaria_07-2022_-cuiaba_pituca.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/529/07-_requerimento_de_liberacao_de_diaria_07-2022_-cuiaba_pituca.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador JOSÉ ANSELMO CACEFO, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (um mil reais), para se deslocar a capital Cuiabá/MT, nas datas de 05 e 06 de abril de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Demoka, Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/536/08-_requerimento_de_liberacao_de_diaria_08-2022_brasilia_luzia_cleyton_luiz_demoka_marcelo_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/536/08-_requerimento_de_liberacao_de_diaria_08-2022_brasilia_luzia_cleyton_luiz_demoka_marcelo_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores ADEMIR DIAS DA SILVA, LUZIA GUEDES CARRARA, LUIZ CARLOS PELISSARI, CLEYTON JOSÉ ZANATTA, HEZIO SILVINO DE CAMARGO e MARCELO PIMENTA, vem REQUERER a este soberano plenário, a liberação de 04 (quatro) diárias no valor de R$ 2.465,72 (dois mil, quatrocentos e sessenta cinco reais e setenta e dois centavos) para cada vereador se deslocar a Brasília/DF, nas datas de 25, 26, 27 e 28 de abril de 2022 para participarem da Marcha a Brasília promovida pela CNM – Confederação Nacional dos Municípios.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/555/09-_requerimento_de_liberacao_de_diaria_20-06-2022_-cuiaba_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/555/09-_requerimento_de_liberacao_de_diaria_20-06-2022_-cuiaba_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador HEZIO SILVINO DE CAMARGO, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (um mil reais), para se deslocar a capital Cuiabá/MT, nas datas de 23 e 24 de junho de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Demoka, LUIZ PELISSARI, LUZIA DO ROQUE, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/556/10-_requerimento_de_liberacao_de_diaria_20-06-2022_-itaituba-pa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/556/10-_requerimento_de_liberacao_de_diaria_20-06-2022_-itaituba-pa.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores, ADEMIR DIAS DA SILVA, LUZIA GUEDES CARRARA, LUIZ CARLOS PELISSARI e VALDIR BRAS DE MORAES vem REQUERER a este soberano plenário, a liberação de (03) diárias no valor de R$ 1.849,29(mil oitocentos e quarenta e nove reais e vinte e nove centavos), para se deslocarem a cidade Itaituba/PA, nas datas de 29, 30 de junho e 01 de julho 2022, para participarem do 3º encontro da Frente Parlamentar de vereadores MT/PA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/583/12-_requerimento_de_liberacao_de_diaria_15-08-2022_-cuiaba_cleyton_valdir_e_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/583/12-_requerimento_de_liberacao_de_diaria_15-08-2022_-cuiaba_cleyton_valdir_e_raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores, CLEYTON JOSÉ ZANATTA, RAUL BATISTELLO e VALDIR BRAS DE MORAES vem REQUERER a este soberano plenário, a liberação de (03) diárias no valor de R$ 1.500,00(mil e quinhentos reais), para cada vereador para se deslocarem a cidade Cuiabá/MT, nas datas de 22, 23 e 24 de agosto de 2022, para tratarem de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/585/13-_requerimento_de_liberacao_de_diaria_23-08-2022_-cuiaba_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/585/13-_requerimento_de_liberacao_de_diaria_23-08-2022_-cuiaba_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador, ADEMIR DIAS DA SILVA vem REQUERER a este soberano plenário, a liberação de (03) diárias no valor de R$ 1.500,00(mil e quinhentos reais), para se deslocar a cidade Cuiabá/MT, nas datas de 24, 25 e 26 de agosto de 2022, para participar da REUNIÃO DE TRABALHO - INTERAGE TCE 2022.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/586/14-_requerimento_de_liberacao_de_diaria_17-10-2022_-cuiaba_raul_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/586/14-_requerimento_de_liberacao_de_diaria_17-10-2022_-cuiaba_raul_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores, RAUL BATISTELLO e VALDIR BRAS DE MORAES vem REQUERER a este soberano plenário, a liberação de (03) diárias no valor de R$ 1.500,00(mil e quinhentos reais), para cada vereador se deslocar a cidade de Cuiabá/MT, nas datas de 25, 26 e 27 de outubro de 2022, para tratarem de assuntos de interesses desta Casa de Leis.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/589/15-_requerimento_de_liberacao_de_diaria_0910_e_11-2022__hezio_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/589/15-_requerimento_de_liberacao_de_diaria_0910_e_11-2022__hezio_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador HEZIO SILVINO DE CAMARGO vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (um mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, nas datas de 09, 10 e 11 de novembro de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Demoka, LUIZ PELISSARI, LUZIA DO ROQUE</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/590/16-_requerimento_de_liberacao_de_diaria_9_10_-_2022_-sinop_demoka_luzia_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/590/16-_requerimento_de_liberacao_de_diaria_9_10_-_2022_-sinop_demoka_luzia_luiz.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores, ADEMIR DIAS DA SILVA, LUIZ CARLOS PELISSARI e LUZIA GUEDES CARRARA vem REQUERER a este soberano plenário, a liberação de (02) diárias no valor de R$ 616,43 (seiscentos e dezesseis reais e quarenta e três centavos) para se deslocarem a cidade Sinop/MT, nas datas de 09 e 10 de novembro de 2022, para participarem do evento TCE em movimento.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/591/17-_requerimento_de_liberacao_de_diaria2829_e_30_luzia_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/591/17-_requerimento_de_liberacao_de_diaria2829_e_30_luzia_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora LUZIA GUEDES CARRARA vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (um mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, nas datas de 28, 29 e 30 de novembro de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/593/18-_requerimento_de_liberacao_de_diaria30_01_e_02_demoka_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/593/18-_requerimento_de_liberacao_de_diaria30_01_e_02_demoka_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente ADEMIR DIAS DA SILVA vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (um mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, nas datas de 30 de novembro 01 e 02 de dezembro de 2022, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1842,68 +1842,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/562/parecer_previo_n_229-2021_tp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/509/01-_indicacao_placas_de_identificacao_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/510/02-_indicacao_tubulacao_luzia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/517/03-_indicacao_cadeira_dentista_luiz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/519/04-_indicacao_carreta_metalica_marcelo_-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/522/05-_indicacao_cadeira_de_rodas_raul.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/530/06-_indicacao_cameras_de_monitoramento_valdir.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/531/07-_indicacao_equipamentos_agricolas_valdir.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/532/08-_indicacao_onibus_escolar_luiz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/533/09-_indicacao_espaco_para_equipe_grau_nova_santa_helena_ademir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/537/10-_indicacao_abertura_de_estrada_luzia_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/538/11-_indicacao_recuperacao_asfaltica_raul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/539/12-_indicacao_compra_de__moto_agente_comunitario_ademir.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/540/13-_indicacao_quebra_mola_assentamento_keno_hezio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/541/14-_indicacao_onibus_assentamento_keno_hezio_luzia_marcelo_e_cleyton.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/543/15-_indicacao_solicitando_emenda_para_o_deputado_juarez_valdir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/544/16-_indicacao_parque_infantil_luzia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/550/17-_indicacao_calcamento_centro_de_reabilitacao_luzia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/551/18-_indicacao_carro_para_o_dae_valdir_marcelo_demoka_pituka_raul_pelissari.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/564/19-_indicacao_trave_futebol_suico_raul_ademir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/565/20-_indicacao_pa_carregadeira__cleyton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/566/21-_indicacao_recuperacao_praca_luzia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/567/22-_indicacao_construcao_canil_luzia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/576/23-_indicacao_equipamentos_agricolas_unipaz_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/581/24-_indicacao_reforma_dae_nova_santa_helena_luzia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/582/25-_indicacao__construcao_e_reforma_dae_vila_atlantica__luzia_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/308/26-_indicacao_reforma_quadra_vila_atlantica__cleyton.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/309/27-_indicacao_campo_suico_vila_bela_valdir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/310/28-_indicacao_faixa_de_pedestre_valdir.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/311/29-_indicacao_concentrador_de_oxigenio_portatil_raul.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/313/30-_indicacao_cesta_verde_demoka.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/315/31-_indicacao_tempo_integral__na_creche_luzia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/324/32-_indicacao_casa_amparo_aos_idosos_luzia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/594/33-_indicacao_lombada_de_contencao_de_agua_estrada_colidinha_pituca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/552/1-mocao_de_aplauso_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/553/2-mocao_de_aplauso_no002-2022_-_padre.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/584/01._projeto_de_decreto_001-2022_contas_prefeita_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/384/02._projeto_de_decreto_002-2022_contas_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/389/pll_12.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/502/pll_13.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/507/pll_14.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_lei_legislativo_15-2022__utilidade_publica_igreja.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_legislativo__16_-concurso_publico1_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_legislativo__17_seletivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei__957_2022__-_rga_-_professores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei__958_2022_-_rga_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/387/projeto_de_lei__959__2022_-_credito_especial_-_convenio_sae-cta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/388/projeto_de_lei__960__2022_-_credito_especial-camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_961__2022__-_autoriza_repasse_pref._terra_nova_controle_de_agua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_962_-_repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_963_-_contratacao_processo_seletivo_publico_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_964-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_965_-_altera_tributario_826-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_966_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_967_-_credito_especial-premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_968-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_969-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_970-2022_repasse_20_mil_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_972-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_973-2022_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_974_-_desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_975-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_976-2022_institui_e_regulamenta_o_plano_municipal_de_cultura_de_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_977-2022_institui_a_reestruturacao_do_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_978-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_979_-_convenio_guranta_-_lasa_lar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_980_-_doacao_area_-_inpev.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_981_-_credito_especial-fundeb_30_obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_982_-_altera_a_lei_1036-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_983_-_projeto_de_lei_conselho_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_984_-_projeto_de_lei_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_985_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_986_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_987_-_orientacao_da_saude_menstrual.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_988_-_doacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_990_-__dispoe_sobre_as_alteracoes_do_pccs_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_991-_credito_adicional_fundeb.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_992-credito_especial_destinacao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_993_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_994-2022__-_autoriza_auxilio_financeiro_alunos_-_concurso_foguete_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_995-2022__-_autoriza_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_996-2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_997-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_998_-_tendencia_de_excesso_por_fontes.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_999_-_ploa-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_1000_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_1001_-_cria_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_1002_-_altera_a_lei_1055-2022_-_prorroga_rfeis-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_1003_alteracao_nomenclatura_cargo_auxiliar_educacao_infantil..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_1004__-_de_revisao_do_amf_ldo_2022-nsh..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_1005_-_contratacao_servidores_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_1006_-_autor_concurso_publico_camara_e_pref.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_1007-2022_-_ajuda_custo_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_1008-2022_-_faixa_de_dominio_rodovias_municipais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1009-2022_-__vi__natureza_indenizatoria_no_ambito_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1011.2022_-_convenio_repasse_tnn_-_labotorio_aguas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/508/01_-_proj._res._01-_resolucao_n_42-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/549/02_-_projeto_de_resolucao_uniformes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/588/03-projeto_de_resolucao_no_03.2022_baixa_bens.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/587/01_-_proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/563/11-_requerimento_data_sessao_votacao_mesa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/518/01-requerimento_de_liberacao_de_diaria_01-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/516/02-requerimento_de_liberacao_de_diaria_02-2022_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/520/03-_requerimento_de_liberacao_de_diaria_03-2022__hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/521/04_-_requerimento_de_liberacao_de_diaria_04-2022__sorriso.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/523/05-_requerimento_de_liberacao_de_diaria_05-2022_-luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/524/06-_requerimento_de_liberacao_de_diaria_06-2022_-cuiaba_raul_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/529/07-_requerimento_de_liberacao_de_diaria_07-2022_-cuiaba_pituca.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/536/08-_requerimento_de_liberacao_de_diaria_08-2022_brasilia_luzia_cleyton_luiz_demoka_marcelo_hezio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/555/09-_requerimento_de_liberacao_de_diaria_20-06-2022_-cuiaba_hezio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/556/10-_requerimento_de_liberacao_de_diaria_20-06-2022_-itaituba-pa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/583/12-_requerimento_de_liberacao_de_diaria_15-08-2022_-cuiaba_cleyton_valdir_e_raul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/585/13-_requerimento_de_liberacao_de_diaria_23-08-2022_-cuiaba_demoka.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/586/14-_requerimento_de_liberacao_de_diaria_17-10-2022_-cuiaba_raul_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/589/15-_requerimento_de_liberacao_de_diaria_0910_e_11-2022__hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/590/16-_requerimento_de_liberacao_de_diaria_9_10_-_2022_-sinop_demoka_luzia_luiz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/591/17-_requerimento_de_liberacao_de_diaria2829_e_30_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/593/18-_requerimento_de_liberacao_de_diaria30_01_e_02_demoka_cuiaba.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/562/parecer_previo_n_229-2021_tp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/509/01-_indicacao_placas_de_identificacao_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/510/02-_indicacao_tubulacao_luzia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/517/03-_indicacao_cadeira_dentista_luiz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/519/04-_indicacao_carreta_metalica_marcelo_-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/522/05-_indicacao_cadeira_de_rodas_raul.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/530/06-_indicacao_cameras_de_monitoramento_valdir.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/531/07-_indicacao_equipamentos_agricolas_valdir.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/532/08-_indicacao_onibus_escolar_luiz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/533/09-_indicacao_espaco_para_equipe_grau_nova_santa_helena_ademir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/537/10-_indicacao_abertura_de_estrada_luzia_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/538/11-_indicacao_recuperacao_asfaltica_raul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/539/12-_indicacao_compra_de__moto_agente_comunitario_ademir.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/540/13-_indicacao_quebra_mola_assentamento_keno_hezio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/541/14-_indicacao_onibus_assentamento_keno_hezio_luzia_marcelo_e_cleyton.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/543/15-_indicacao_solicitando_emenda_para_o_deputado_juarez_valdir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/544/16-_indicacao_parque_infantil_luzia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/550/17-_indicacao_calcamento_centro_de_reabilitacao_luzia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/551/18-_indicacao_carro_para_o_dae_valdir_marcelo_demoka_pituka_raul_pelissari.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/564/19-_indicacao_trave_futebol_suico_raul_ademir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/565/20-_indicacao_pa_carregadeira__cleyton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/566/21-_indicacao_recuperacao_praca_luzia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/567/22-_indicacao_construcao_canil_luzia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/576/23-_indicacao_equipamentos_agricolas_unipaz_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/581/24-_indicacao_reforma_dae_nova_santa_helena_luzia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/582/25-_indicacao__construcao_e_reforma_dae_vila_atlantica__luzia_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/308/26-_indicacao_reforma_quadra_vila_atlantica__cleyton.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/309/27-_indicacao_campo_suico_vila_bela_valdir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/310/28-_indicacao_faixa_de_pedestre_valdir.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/311/29-_indicacao_concentrador_de_oxigenio_portatil_raul.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/313/30-_indicacao_cesta_verde_demoka.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/315/31-_indicacao_tempo_integral__na_creche_luzia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/324/32-_indicacao_casa_amparo_aos_idosos_luzia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/594/33-_indicacao_lombada_de_contencao_de_agua_estrada_colidinha_pituca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/552/1-mocao_de_aplauso_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/553/2-mocao_de_aplauso_no002-2022_-_padre.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/584/01._projeto_de_decreto_001-2022_contas_prefeita_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/384/02._projeto_de_decreto_002-2022_contas_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/389/pll_12.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/502/pll_13.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/507/pll_14.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_lei_legislativo_15-2022__utilidade_publica_igreja.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_legislativo__16_-concurso_publico1_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_legislativo__17_seletivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei__957_2022__-_rga_-_professores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei__958_2022_-_rga_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/387/projeto_de_lei__959__2022_-_credito_especial_-_convenio_sae-cta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/388/projeto_de_lei__960__2022_-_credito_especial-camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_961__2022__-_autoriza_repasse_pref._terra_nova_controle_de_agua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_962_-_repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_963_-_contratacao_processo_seletivo_publico_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_964-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_965_-_altera_tributario_826-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_966_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_967_-_credito_especial-premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_968-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_969-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_970-2022_repasse_20_mil_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_972-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_973-2022_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_974_-_desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_975-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_976-2022_institui_e_regulamenta_o_plano_municipal_de_cultura_de_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_977-2022_institui_a_reestruturacao_do_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_978-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_979_-_convenio_guranta_-_lasa_lar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_980_-_doacao_area_-_inpev.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_981_-_credito_especial-fundeb_30_obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_982_-_altera_a_lei_1036-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_983_-_projeto_de_lei_conselho_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_984_-_projeto_de_lei_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_985_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_986_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_987_-_orientacao_da_saude_menstrual.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_988_-_doacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_990_-__dispoe_sobre_as_alteracoes_do_pccs_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_991-_credito_adicional_fundeb.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_992-credito_especial_destinacao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_993_-_altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_994-2022__-_autoriza_auxilio_financeiro_alunos_-_concurso_foguete_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_995-2022__-_autoriza_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_996-2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_997-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_998_-_tendencia_de_excesso_por_fontes.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_999_-_ploa-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_1000_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_1001_-_cria_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_1002_-_altera_a_lei_1055-2022_-_prorroga_rfeis-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_1003_alteracao_nomenclatura_cargo_auxiliar_educacao_infantil..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_1004__-_de_revisao_do_amf_ldo_2022-nsh..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_1005_-_contratacao_servidores_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_1006_-_autor_concurso_publico_camara_e_pref.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_1007-2022_-_ajuda_custo_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_1008-2022_-_faixa_de_dominio_rodovias_municipais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1009-2022_-__vi__natureza_indenizatoria_no_ambito_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1011.2022_-_convenio_repasse_tnn_-_labotorio_aguas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_989_-___altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/508/01_-_proj._res._01-_resolucao_n_42-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/549/02_-_projeto_de_resolucao_uniformes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/588/03-projeto_de_resolucao_no_03.2022_baixa_bens.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/587/01_-_proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/563/11-_requerimento_data_sessao_votacao_mesa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/518/01-requerimento_de_liberacao_de_diaria_01-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/516/02-requerimento_de_liberacao_de_diaria_02-2022_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/520/03-_requerimento_de_liberacao_de_diaria_03-2022__hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/521/04_-_requerimento_de_liberacao_de_diaria_04-2022__sorriso.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/523/05-_requerimento_de_liberacao_de_diaria_05-2022_-luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/524/06-_requerimento_de_liberacao_de_diaria_06-2022_-cuiaba_raul_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/529/07-_requerimento_de_liberacao_de_diaria_07-2022_-cuiaba_pituca.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/536/08-_requerimento_de_liberacao_de_diaria_08-2022_brasilia_luzia_cleyton_luiz_demoka_marcelo_hezio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/555/09-_requerimento_de_liberacao_de_diaria_20-06-2022_-cuiaba_hezio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/556/10-_requerimento_de_liberacao_de_diaria_20-06-2022_-itaituba-pa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/583/12-_requerimento_de_liberacao_de_diaria_15-08-2022_-cuiaba_cleyton_valdir_e_raul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/585/13-_requerimento_de_liberacao_de_diaria_23-08-2022_-cuiaba_demoka.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/586/14-_requerimento_de_liberacao_de_diaria_17-10-2022_-cuiaba_raul_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/589/15-_requerimento_de_liberacao_de_diaria_0910_e_11-2022__hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/590/16-_requerimento_de_liberacao_de_diaria_9_10_-_2022_-sinop_demoka_luzia_luiz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/591/17-_requerimento_de_liberacao_de_diaria2829_e_30_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2022/593/18-_requerimento_de_liberacao_de_diaria30_01_e_02_demoka_cuiaba.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>