--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,1231 +54,1231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/468/01-_indicacao_muro_nas_escolas_e_cerca_eletrica_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/468/01-_indicacao_muro_nas_escolas_e_cerca_eletrica_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que construa muros nas escolas municipais e creche deste município, e nos casos que já há muro em volta desses locais que aumente o tamanho, bem como implante cerca elétrica e da outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/464/02-_indicacao_cameras_nos_onibus_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/464/02-_indicacao_cameras_nos_onibus_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine ao setor competente que tome providências no sentido de instalar câmeras de monitoramento nos ônibus escolares e da outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUZIA DO ROQUE</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/465/03-_indicacao_salario_enfermeiros_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/465/03-_indicacao_salario_enfermeiros_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal antecipe o pagamento do valor do salário base dos profissionais de enfermagem para no montante estabelecido pela Lei Federal n° 14.434/2022 – Piso Salarial Nacional da Enfermagem e da outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PITUCA</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/454/04-_indicacao_onofre-quadra_colocacao_do_nomejose_cacefo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/454/04-_indicacao_onofre-quadra_colocacao_do_nomejose_cacefo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal acrescente o nome Onofre Pereira na fachada do ginásio de esportes localizado na avenida José Emílio de Moraes.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/449/05-_indicacao__empaer_tecnico_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/449/05-_indicacao__empaer_tecnico_hezio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça uma parceria com a Empresa Matogrossense de Pesquisa, Assistência e Extensão Rural(EMPAER), para que esta disponibilize um Técnico para atender a Agricultura familiar do município de Nova Santa Helena e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/444/06-_indicacao_palestras_socioeducativas_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/444/06-_indicacao_palestras_socioeducativas_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize palestras socioeducativas nos centros Multiuso do Bairro Vila Bela e da Comunidade Vila Atlântica e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/419/07-_indicacao_iluminacao_vila_atlantica_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/419/07-_indicacao_iluminacao_vila_atlantica_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a substituição da iluminação da praça central da Comunidade Vila Atlântica e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/420/08-_indicacao_fisioterapia_vila_atlantica_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/420/08-_indicacao_fisioterapia_vila_atlantica_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal volte a disponibilizar uma sala de fisioterapia no Posto Santa Terezinha na Comunidade Vila Atlântica e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Demoka, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/396/09-_indicacao_faixa_elevadas_p_pedestres_av.brasil_e_pirajui_valdir-demoka_x.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/396/09-_indicacao_faixa_elevadas_p_pedestres_av.brasil_e_pirajui_valdir-demoka_x.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa na Avenida Brasil 8(oito) faixas elevadas para pedestres, sendo 4(quatro) em cada sentido e ainda, mais 4(quatro) faixas elevadas para pedestres na Rua Pirajuí, cabendo salientar que os exatos locais ainda serão definidos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/394/10-_indicacao_ampliacao_ubs_santa_teresinha_vila_atlantica_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/394/10-_indicacao_ampliacao_ubs_santa_teresinha_vila_atlantica_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal amplie a UBS (Unidade Básica de Saúde) Santa Teresinha localizada na Comunidade Vila Atlântica.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Demoka, Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta, PITUCA, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_n_01-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Esta moção de repúdio justifica-se, pelas inúmeras reclamações da população deste município contra a operadora TIM/S.A, tendo em vista, que a mesma não vem cumprindo com os padrões mínimos de qualidade na prestação do serviço de telefonia celular. _x000D_
 _x000D_
 Entre as inúmeras reclamações da população, destaca-se a ausência de cobertura/sinal de telefonia, ausência de rede para realizar as chamadas telefônicas, interrupção de chamadas por falha de rede, ausência de cobertura de dados móveis, entre outras.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_repudio_n_02-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_repudio_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Esta moção de repúdio justifica-se, pelas inúmeras reclamações da população deste município contra a operadora OI/S.A. _x000D_
 _x000D_
 Cabe salientar que é de conhecimentos de todos que está operadora encontra-se em recuperação judicial e por conta disso vendeu sua unidade de telefonia para a operadora TIM/S.A e outras operadoras, porém, desde então não deu nenhuma satisfação em relação aos serviços prestados aos seus clientes._x000D_
 _x000D_
 Ressalta-se ainda que esta situação não justifica o descaso e desamparo com os consumidores.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/487/mocao_de_repudio_n_03-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/487/mocao_de_repudio_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Esta moção de repúdio justifica-se, que a prestação de serviços por parte dos Correios é essencial a todos de nosso País, além de ser responsável por grande demanda de entregas e postagens. _x000D_
 _x000D_
 Cabe salientar que Nova Santa Helena há tempos vem padecendo com a escassez de servidores na Agência local, tendo sido a questão reportada por este Legislativo diversas vezes._x000D_
 _x000D_
 Ressalta-se ainda que atualmente o serviço de atendimento junto à agência vem sendo realizado APENAS DUAS VEZES POR SEMANA, o que está gerando imensos transtornos, inviabilizando entregas e postagens, com os consequentes prejuízos financeiros que advém da questão. Além das consequências trazidas pela prestação deficitária de serviços, o escasso atendimento gera imensa aglomeração de pessoas em filas nos dois dias que a agência funciona, além de garantir demora ofensiva aos direitos dos consumidores._x000D_
 _x000D_
 Verificamos que a referida solução seria o funcionamento desta agencia da segundas-feiras a sextas-feiras com um funcionário.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/413/4_mocao_de_apoio_no_04-2023_presidente_do_senado_federal.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/413/4_mocao_de_apoio_no_04-2023_presidente_do_senado_federal.pdf</t>
   </si>
   <si>
     <t>Manifestar expresso apoio ao Excelentíssimo Presidente do Senado, Rodrigo Pacheco, por sua postura, e reiterar a imensa importância em se garantir as prerrogativas do Congresso Nacional como único legitimado para legislar em tudo aquilo que lhe é próprio de sua competência.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/414/5_mocao_de_apoio_no_05-2023_presidente_da_camara_dos_dep..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/414/5_mocao_de_apoio_no_05-2023_presidente_da_camara_dos_dep..pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/393/22_oficio_luzia_e_demais_vereadores_reprovacao_de_flavio_dino.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/393/22_oficio_luzia_e_demais_vereadores_reprovacao_de_flavio_dino.pdf</t>
   </si>
   <si>
     <t>Solicitar a reprovação da indicação do atual Ministro da Justiça Sr. Flávio Dino para o Supremo Tribunal Federal (STF), feita pelo Presidente da República no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/443/01-projeto_de_decretoautorizacao_prefeito_ausentar-se2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/443/01-projeto_de_decretoautorizacao_prefeito_ausentar-se2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA O PREFEITO E SECRETÁRIA DE ASSISTÊNCIA SOCIAL(PRIMEIRA DAMA)SE AUSENTAREM DO TERRITÓRIO NACIONAL.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/437/02-projeto_de_decretotitulo_de_cidadaodeputados.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/437/02-projeto_de_decretotitulo_de_cidadaodeputados.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/429/03-projeto_de_decretotitulo_de_cidadaosilvino_amaral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/429/03-projeto_de_decretotitulo_de_cidadaosilvino_amaral.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>CEFO - COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/407/04._projeto_de_decreto-_contas_prefeito_2022_x.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/407/04._projeto_de_decreto-_contas_prefeito_2022_x.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA - MT, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/397/05-projeto_de_decretotitulo_de_cidadaopaulinho-andreza-dorival-roquex.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/397/05-projeto_de_decretotitulo_de_cidadaopaulinho-andreza-dorival-roquex.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_lei_legislativo_n_01-2023_aumento_servidores_da_camara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_lei_legislativo_n_01-2023_aumento_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>“ALTERA A BASE REMUNERATÓRIA ESTABELECIDA NO ANEXO II DA LEI MUNICIPAL Nº 506/2012”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_lei_legislativo_n_02-2023_alteracao_da_lei_diarias.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_lei_legislativo_n_02-2023_alteracao_da_lei_diarias.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 916/2019 PARA INCLUIR O CUSTEIO DE DESPESAS COM EVENTOS DE CAPACITAÇÃO E APERFEIÇOAMENTO DE SERVIDORES E VEREADORES”.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_legislativo_n_03-2023_semana_dos_idosos_-_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_legislativo_n_03-2023_semana_dos_idosos_-_hezio.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL IDOSO FELIZ NO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_n04-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_n04-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a prioridade de atendimento às pessoas portadoras de fibromialgia, às ostomizadas, às que realizam tratamento de quimioterapia, radioterapia ou hemodiálise, nos estabelecimentos públicos ou privados, localizados no município de Nova Santa Helena e fixa outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_n05-2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_n05-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NO MUNICÍPIO DE NOVA SANTA HELENA -MT, A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 25 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_legislativo_n06-2023_alteracao_do_pcc.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_legislativo_n06-2023_alteracao_do_pcc.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n° 506/2012 que dispõe a estrutura organizacional e o quadro de pessoal da Câmara Municipal de Nova Santa Helena/MT.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Marcelo Pimenta, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_legislativo_n07-2023_-seletivo_publico.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_legislativo_n07-2023_-seletivo_publico.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER LEGISLATIVO A REALIZAR PROCESSO SELETIVO PÚBLICO PARA O PROVIMENTO DE EVENTUAIS CARGOS VAGOS NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_legislativo_n08-2023_subsidio_vereadorres_quadr.2025-28.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_legislativo_n08-2023_subsidio_vereadorres_quadr.2025-28.pdf</t>
   </si>
   <si>
     <t>“FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, PARA O QUADRIÊNIO 2025/2028, CONFORME ESTABELECE O ARTIGO 29, INCISOS VI E VII E ARTIGO 29-A DA CONSTITUIÇÃO FEDERAL E INCISO IV DO ARTIGO 50 DA LEI ORGÂNICA MUNICIPAL DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulinho Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_n_1012-2023repasse_apae_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_n_1012-2023repasse_apae_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_n_1013-2023credito_especial-_ti.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_n_1013-2023credito_especial-_ti.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_lei_n_1014-2023credito_adicional.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_lei_n_1014-2023credito_adicional.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_n_1015-2023_alteracao_cargs_horaria_fisioterapeuta_terapeuta_ocupacional_e_assistente_social-2.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_n_1015-2023_alteracao_cargs_horaria_fisioterapeuta_terapeuta_ocupacional_e_assistente_social-2.pdf</t>
   </si>
   <si>
     <t>“ALTERA CARGA HORÁRIA DE FISIOTERAPEUTA, TERAPEUTA OCUPACIONAL E ASSISTENTE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_n_1016-2023aumento_de_vagas_contratacao_temporaria_tecnica_em_enfermagem.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_n_1016-2023aumento_de_vagas_contratacao_temporaria_tecnica_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_lei_n_1017-2023convenio_sae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_lei_n_1017-2023convenio_sae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE COLÍDER/MT, PARA ASSISTÊNCIA OPERACIONAL E FINANCEIRA NO USO DO SAE/CTA SERVIÇO DE ASSISTÊNCIA ESPECIALIZADA, E VINCULADA À SECRETARIA MUNICIPAL DE SÁUDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/496/projeto_de_lei_n_1018-2023apae_fomento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/496/projeto_de_lei_n_1018-2023apae_fomento.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_n_1019-2023acs_e_ace_vencimento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_n_1019-2023acs_e_ace_vencimento.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VENCIMENTO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE DE ENDEMIAS (ACE) PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010/2001 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_n_1020_-2023altera_lei_652-2014_-_doacao_azanias_st_indust..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_n_1020_-2023altera_lei_652-2014_-_doacao_azanias_st_indust..pdf</t>
   </si>
   <si>
     <t>“PROMOVE ALTERAÇÕES NA LEI MUNICIPAL Nº 625/2014 DE 15 DE JULHO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_n_1021-2023desafeta_imoveis.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_n_1021-2023desafeta_imoveis.pdf</t>
   </si>
   <si>
     <t>“DESAFETA IMÓVEIS PÚBLICOS, PARA FINS DE INTERESSE SOCIAL, AOS BENEFICIÁRIOS SELECIONADOS EM PROGRAMAS HABITACIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_lei_n_1022-2023conselho.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_lei_n_1022-2023conselho.pdf</t>
   </si>
   <si>
     <t>“Estabelece a Estrutura e o Funcionamento do CONSELHO MUNICIPAL dos Direitos da Criança e do Adolescente (CMDCA), do CONSELHO TUTELAR e do FUNDO MUNICIPAL dos Direitos da Criança e do Adolescente (FMDCA), e dá outras providências.”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_n_1023-2022_revisao_geral_anual_agente_politicos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_n_1023-2022_revisao_geral_anual_agente_politicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A APLICAÇÃO DO ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 5,79% AOS AGENTES POLÍTICOS DO MUNICÍPIO DE NOVA SANTA HELENA/MT.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_lei_n_1024-2023_revisao_geral_anual_de_todos_os_servidores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_lei_n_1024-2023_revisao_geral_anual_de_todos_os_servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIXAÇÃO DE ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_lei_n_1025-2023_revisao_geral_anual_dos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_lei_n_1025-2023_revisao_geral_anual_dos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIXAÇÃO DE ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_n_1026-2023premiacao_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_n_1026-2023premiacao_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO DE UMA MOTO PARA INCENTIVO AO RECOLHIMENTO DO IPTU EM DIA, RELATIVO AO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_lei_n_1027-2023desconto_imposto.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_lei_n_1027-2023desconto_imposto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO, DEFINIR PARCELAMENTO NO PAGAMENTO DO IMPOSTO PREDIAL URBANO PARA O EXERCÍCIO DE 2.023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_n_1028-2023_projeto_de_lei_alienacao_setor_industrial.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_n_1028-2023_projeto_de_lei_alienacao_setor_industrial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR COMISSÃO ESPECIAL DE AVALIAÇÃO, DESAFETAR BEM PÚBLICO E REALIZAR ALIENAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_n_1029-2023insalub._acs.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_n_1029-2023insalub._acs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ADICIONAL DE INSALUBRIDADE DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) DO MUNICÍPIO DE NOVA SANTA HELENA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_1030-2023doar_imovel.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_1030-2023doar_imovel.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ALTERAÇÕES NA LEI MUNICIPAL Nº 643/2014 DE 08 DE OUTUBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_1031_-_credito_especial-elemento_de_despesa_91.docx</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_1031_-_credito_especial-elemento_de_despesa_91.docx</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_n_1032_-2023_convenio_motocross.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_n_1032_-2023_convenio_motocross.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL REPASSAR RECURSO FINANCEIRO, PARA A LIMMT, MEDIANTE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n_1033-2023altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n_1033-2023altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_lei_n_1034_-2023_altera_tributario_826-2017-taxa_de_lixo_na_tarifa_de_agua_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_lei_n_1034_-2023_altera_tributario_826-2017-taxa_de_lixo_na_tarifa_de_agua_1.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 826/2017, de 05 de dezembro de 2017 – Código Tributário, e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_1035_-_institui_o_profuncionario_na_educacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_1035_-_institui_o_profuncionario_na_educacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta a melhoria das condições de remuneração previstas no inciso IX, do art. 2° do Decreto Federal n° 8.752/2016, que Dispõe sobre a Política Nacional de Formação dos Profissionais da Educação Básica.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_1036_-_convenio_plano_de_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_1036_-_convenio_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a celebrar termo de convênio com empresa prestadora de Saúde Suplementar, exames, aos servidores do município de Nova Santa Helena - MT realizando desconto em folha de pagamento, e dá outras providências”.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_1037_-_utilidade_publica_-_radio_comunitaria.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_1037_-_utilidade_publica_-_radio_comunitaria.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Desenvolvimento Cultural_x000D_
 Rádio Comunitária Nova Santa Helena, dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_1038_-_utilidade_publica_-_inae_-_instituto_nature.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_1038_-_utilidade_publica_-_inae_-_instituto_nature.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Instituto Naturae - INAE, dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_1039_-_altera_o_pccs.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_1039_-_altera_o_pccs.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Secretário Adjunto de Saúde e Saneamento; e Altera anexo II da Lei Municipal n° 10 de janeiro de 2001, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Administração Municipal de Nova Santa Helena - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_1040_-_utilidade_publica_-_associacao_batista_avivamento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_1040_-_utilidade_publica_-_associacao_batista_avivamento.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Batista do Avivamento, dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_1041_-_credito_suplementar_saude_-_emenda_juarez_costa_500mil.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_1041_-_credito_suplementar_saude_-_emenda_juarez_costa_500mil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO PROGRAMA VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_1042_-_credito_suplementar_assistencia_social_-_emenda_emanuel_pinheiro_814.60400-vs_2.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_1042_-_credito_suplementar_assistencia_social_-_emenda_emanuel_pinheiro_814.60400-vs_2.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>Rafael Rodrigo de Lima</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_1043_-_reestrutura_o_regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_1043_-_reestrutura_o_regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_1044_-_refis_2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_1044_-_refis_2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2023 – NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n_1045_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n_1045_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR OS VALORES RECEBIDOS ATRAVÉS DA PORTARIA GM/MS Nº. 1.135, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_n_1046_-_dacao_de_area_-_inae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_n_1046_-_dacao_de_area_-_inae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE NOVA SANTA HELENA-MT A DESAFETAR E DOAR O IMÓVEL QUE ESPECIFICA A INSTITUTO NATURAE - INAE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_n_1047_-_dacao_de_area_-_radio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_n_1047_-_dacao_de_area_-_radio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE NOVA SANTA HELENA-MT A DESAFETAR E DOAR O IMÓVEL QUE ESPECIFICA À ASSOCIAÇÃO DE DESENVOLVIMENTO CULTURAL RÁDIO COMUNITÁRIA NOVA SANTA HELENA.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_1048-__pldo_2024..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_1048-__pldo_2024..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 (LEI DE DIRETRIZES ORÇAMENTÁRIAS).</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n_1049-__ploa_2024_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n_1049-__ploa_2024_nsh.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA SANTA HELENA PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 "LEI ORÇAMENTÁRIA ANUAL".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_n_1050_-_processo_seletivo_temporario.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_n_1050_-_processo_seletivo_temporario.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_n_1051_-_suplementacao_por_tendencia_de_excesso_de_arrecadacao_-_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_n_1051_-_suplementacao_por_tendencia_de_excesso_de_arrecadacao_-_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO, NA ESTRUTURA DA LEI MUNICIPAL 1060 DE 08 DE NOVEMBRO DE 2022, ORÇAMENTO PROGRAMA PARA O EXERCÍCIO DE 2023 E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_n_1052_-_remanejamento_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_n_1052_-_remanejamento_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAR, TRANSPOR E TRANSFERIR, AS DOTAÇÕES ORÇAMENTÁRIAS APROVADAS NA LOA 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_n_1053_-_processo_seletivo_temporario.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_n_1053_-_processo_seletivo_temporario.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_n_1054_-_indenizacao_por_desapropriacao_amigavelmente.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_n_1054_-_indenizacao_por_desapropriacao_amigavelmente.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetivar o pagamento de indenização de bem imóvel desapropriado amigavelmente e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_n_1055_-_autoriza_repasse_pref._colider_controle_de_agua.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_n_1055_-_autoriza_repasse_pref._colider_controle_de_agua.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE COLIDER- MT, PARA REPASSE DE VALORES USO DO LABORATÓRIO DE ANÁLISE DE ÁGUAS QUANDO DO USO LABORATÓRIO DE ANÁLISE DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_n_1056_-_pansh_-programa_alimenta.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_n_1056_-_pansh_-programa_alimenta.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA ALIMENTA NOVA SANTA HELENA COM AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT, NA MODALIDADE CDS/COMPRA COM DOAÇÃO SIMULTÂNEA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_n_1057_-_repasse_apae_nova_santa_helena.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_n_1057_-_repasse_apae_nova_santa_helena.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_n_1058_-_seletivo_publico.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_n_1058_-_seletivo_publico.pdf</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/474/01-projeto_de_resolucao_no_01.2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/474/01-projeto_de_resolucao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DESINCORPORAR DO PATRIMÔNIO DA CAMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/406/02-projeto_de_resolucao_no_02.2023_-_define_as_atribuicoes_das_funcoes_auxiliares_na_cmnsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/406/02-projeto_de_resolucao_no_02.2023_-_define_as_atribuicoes_das_funcoes_auxiliares_na_cmnsh.pdf</t>
   </si>
   <si>
     <t>Define as atribuições das funções auxiliares necessárias ao desenvolvimento dos trabalhos institucionais da Câmara Municipal de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/379/03-projeto_de_resolucao_n_03.2023_-_regulamenta_a_dispensa_na_forma_eletronica.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/379/03-projeto_de_resolucao_n_03.2023_-_regulamenta_a_dispensa_na_forma_eletronica.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS HIPÓTESES DE CONTRATAÇÃO DIRETA POR MEIO DE DISPENSA DE LICITAÇÃO, NA FORMA ELETRÔNICA, DISCIPLINADAS PELA Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, APLICÁVEIS NO ÂMBITO DO PODER LEGISLATIVO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/380/04-projeto_de_resolucao_n_04-2023_-_regulamenta_os_procedimentos_para_cotacao_de_precos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/380/04-projeto_de_resolucao_n_04-2023_-_regulamenta_os_procedimentos_para_cotacao_de_precos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos administrativos básicos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral no âmbito da Câmara Municipal de Nova Santa Helena – MT.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/415/15-requerimento_contra_o_aborto_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/415/15-requerimento_contra_o_aborto_luzia.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FRENTE PARLAMENTAR CONTRA O ABORTO E EM DEFESA DA VIDA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>REQD</t>
   </si>
   <si>
     <t>Requerimento de Diárias</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/492/01-requerimento_de_liberacao_de_diaria_valdir_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/492/01-requerimento_de_liberacao_de_diaria_valdir_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador VALDIR BRAS DE MORAES vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, na datas de 15, 16 e 17 de fevereiro de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/490/02-requerimento_de_liberacao_de_diaria_hezio_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/490/02-requerimento_de_liberacao_de_diaria_hezio_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador HEZIO SILVINO DE CAMARGO vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, na datas de 01, 02 e 03 de março de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/488/03-requerimento_de_liberacao_de_diaria_cleyton_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/488/03-requerimento_de_liberacao_de_diaria_cleyton_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador CLEYTON JOSÉ ZANATTA vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para a se deslocar a capital Cuiabá/MT, na datas de 08 e 09 de março de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/483/04-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/483/04-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora LUZIA GUEDES CARRARA vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para a se deslocar a capital Cuiabá/MT, na datas de 14, 15 e 16 de março de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/484/05-requerimento_de_liberacao_de_diaria_valdir__e_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/484/05-requerimento_de_liberacao_de_diaria_valdir__e_raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores VALDIR BRAS DE MORAES e RAUL BATISTELLO vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para cada vereador, se deslocarem a capital Cuiabá/MT, na datas de 15, 16 e 17 de março de 2023, para tratarem de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/482/06-requerimento_de_liberacao_de_diaria_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/482/06-requerimento_de_liberacao_de_diaria_luiz.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente LUIZ CARLOS PELISSARI vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para se deslocar a capital Cuiabá/MT, na datas de 22, 23 e 24 de março de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Demoka</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/477/07-requerimento_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/477/07-requerimento_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador ADEMIR DIAS DA SILVA vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar a capital Cuiabá/MT, na datas de 23 e 24 de março de 2023, para tratar de assuntos de interesse desta casa de leis.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/466/08-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/466/08-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora LUZIA GUEDES CARRARA, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar a capital Cuiabá/MT, na datas de 18 e 19 de abril, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/467/09-requerimento_de_liberacao_de_diaria_brasilia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/467/09-requerimento_de_liberacao_de_diaria_brasilia.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores LUIZ CARLOS PELISSARI, ADEMIR DIAS DA SILVA, LUZIA GUEDES CARRARA, VALDIR BRAS DE MORAES, RAUL BATISTELLO e HEZIO SILVINO DE CAMARGO, vem REQUERER a este soberano plenário, a liberação de 04 (quatro) diárias no valor de R$ 2.465,72 (dois mil, quatrocentos e sessenta e cinco reais e setenta e dois centavos) para cada vereador se deslocar a capital Brasília/DF, na datas de 25, 26, 27 e 28 de abril, para participarem da Marcha dos Legislativos Municipais.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/451/10-requerimento_de_liberacao_de_diaria_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/451/10-requerimento_de_liberacao_de_diaria_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo, vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil reais) para se deslocar a capital Cuiabá/MT, na datas de 05,06 e 07 de julho, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/448/11-requerimento_de_liberacao_de_diaria_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/448/11-requerimento_de_liberacao_de_diaria_luzia.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Luzia Guedes Carrara, vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para se deslocar à capital Cuiabá/MT, na datas de 02,03 e 04 de agosto, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/445/12-requerimento_de_liberacao_de_diaria_cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/445/12-requerimento_de_liberacao_de_diaria_cleyton.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Cleyton José Zanatta, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar à capital Cuiabá/MT, na datas de 07 e 08 de agosto, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/440/13-requerimento_de_liberacao_de_diaria__demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/440/13-requerimento_de_liberacao_de_diaria__demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Ademir Dias Da Silva, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar à capital Cuiabá/MT, nas datas de 10 e 11 de agosto, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/425/14-requerimento_de_liberacao_de_diaria__cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/425/14-requerimento_de_liberacao_de_diaria__cleyton.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Cleyton José Zanatta, vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para se deslocar à capital Cuiabá/MT, na datas de 18, 19 e 20 de setembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/417/16-requerimento_de_liberacao_de_diaria_valdir-raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/417/16-requerimento_de_liberacao_de_diaria_valdir-raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Valdir Bras de Moraes e Raul Batistello, vêm REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 3.000,00 (três mil reais) para se deslocarem à capital Cuiabá/MT, na datas de 19, 20 e 21 de setembro, para tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/418/17-requerimento_de_liberacao_de_diaria__hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/418/17-requerimento_de_liberacao_de_diaria__hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo, vem REQUERER a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar à capital Cuiabá/MT, nas datas de 19 e 20 de setembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/416/18-requerimento_de_liberacao_de_diaria__marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/416/18-requerimento_de_liberacao_de_diaria__marcelo.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Marcelo Pimenta, vem REQUERER a este soberano plenário, a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para se deslocar à capital Cuiabá/MT, nas datas de 27, 28 e 29 de setembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/412/19-requerimento_de_liberacao_de_diaria__demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/412/19-requerimento_de_liberacao_de_diaria__demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Ademir Dias da Silva, vem requerer a este soberano plenário, a liberação de 02 (duas) diárias no valor de R$ 1.000,00 (mil reais) para se deslocar à capital Cuiabá/MT, nas datas de 02 e 03 de outubro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/398/21-requerimento_de_liberacao_de_diaria__hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/398/21-requerimento_de_liberacao_de_diaria__hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino De Camargo, vem requerer a este soberano plenário, a liberação de 01 (uma) diária no valor de R$ 500,00 (quinhentos reais) para se deslocar à capital Cuiabá/MT, na data de 06 de dezembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1585,68 +1585,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/468/01-_indicacao_muro_nas_escolas_e_cerca_eletrica_raul.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/464/02-_indicacao_cameras_nos_onibus_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/465/03-_indicacao_salario_enfermeiros_luzia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/454/04-_indicacao_onofre-quadra_colocacao_do_nomejose_cacefo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/449/05-_indicacao__empaer_tecnico_hezio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/444/06-_indicacao_palestras_socioeducativas_luzia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/419/07-_indicacao_iluminacao_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/420/08-_indicacao_fisioterapia_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/396/09-_indicacao_faixa_elevadas_p_pedestres_av.brasil_e_pirajui_valdir-demoka_x.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/394/10-_indicacao_ampliacao_ubs_santa_teresinha_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_repudio_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/487/mocao_de_repudio_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/413/4_mocao_de_apoio_no_04-2023_presidente_do_senado_federal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/414/5_mocao_de_apoio_no_05-2023_presidente_da_camara_dos_dep..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/393/22_oficio_luzia_e_demais_vereadores_reprovacao_de_flavio_dino.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/443/01-projeto_de_decretoautorizacao_prefeito_ausentar-se2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/437/02-projeto_de_decretotitulo_de_cidadaodeputados.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/429/03-projeto_de_decretotitulo_de_cidadaosilvino_amaral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/407/04._projeto_de_decreto-_contas_prefeito_2022_x.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/397/05-projeto_de_decretotitulo_de_cidadaopaulinho-andreza-dorival-roquex.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_lei_legislativo_n_01-2023_aumento_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_lei_legislativo_n_02-2023_alteracao_da_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_legislativo_n_03-2023_semana_dos_idosos_-_hezio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_legislativo_n06-2023_alteracao_do_pcc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_legislativo_n07-2023_-seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_legislativo_n08-2023_subsidio_vereadorres_quadr.2025-28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_n_1012-2023repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_n_1013-2023credito_especial-_ti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_lei_n_1014-2023credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_n_1015-2023_alteracao_cargs_horaria_fisioterapeuta_terapeuta_ocupacional_e_assistente_social-2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_n_1016-2023aumento_de_vagas_contratacao_temporaria_tecnica_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_lei_n_1017-2023convenio_sae.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/496/projeto_de_lei_n_1018-2023apae_fomento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_n_1019-2023acs_e_ace_vencimento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_n_1020_-2023altera_lei_652-2014_-_doacao_azanias_st_indust..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_n_1021-2023desafeta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_lei_n_1022-2023conselho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_n_1023-2022_revisao_geral_anual_agente_politicos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_lei_n_1024-2023_revisao_geral_anual_de_todos_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_lei_n_1025-2023_revisao_geral_anual_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_n_1026-2023premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_lei_n_1027-2023desconto_imposto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_n_1028-2023_projeto_de_lei_alienacao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_n_1029-2023insalub._acs.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_1030-2023doar_imovel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_1031_-_credito_especial-elemento_de_despesa_91.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_n_1032_-2023_convenio_motocross.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n_1033-2023altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_lei_n_1034_-2023_altera_tributario_826-2017-taxa_de_lixo_na_tarifa_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_1035_-_institui_o_profuncionario_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_1036_-_convenio_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_1037_-_utilidade_publica_-_radio_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_1038_-_utilidade_publica_-_inae_-_instituto_nature.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_1039_-_altera_o_pccs.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_1040_-_utilidade_publica_-_associacao_batista_avivamento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_1041_-_credito_suplementar_saude_-_emenda_juarez_costa_500mil.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_1042_-_credito_suplementar_assistencia_social_-_emenda_emanuel_pinheiro_814.60400-vs_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_1043_-_reestrutura_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_1044_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n_1045_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_n_1046_-_dacao_de_area_-_inae.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_n_1047_-_dacao_de_area_-_radio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_1048-__pldo_2024..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n_1049-__ploa_2024_nsh.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_n_1050_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_n_1051_-_suplementacao_por_tendencia_de_excesso_de_arrecadacao_-_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_n_1052_-_remanejamento_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_n_1053_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_n_1054_-_indenizacao_por_desapropriacao_amigavelmente.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_n_1055_-_autoriza_repasse_pref._colider_controle_de_agua.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_n_1056_-_pansh_-programa_alimenta.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_n_1057_-_repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_n_1058_-_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/474/01-projeto_de_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/406/02-projeto_de_resolucao_no_02.2023_-_define_as_atribuicoes_das_funcoes_auxiliares_na_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/379/03-projeto_de_resolucao_n_03.2023_-_regulamenta_a_dispensa_na_forma_eletronica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/380/04-projeto_de_resolucao_n_04-2023_-_regulamenta_os_procedimentos_para_cotacao_de_precos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/415/15-requerimento_contra_o_aborto_luzia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/492/01-requerimento_de_liberacao_de_diaria_valdir_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/490/02-requerimento_de_liberacao_de_diaria_hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/488/03-requerimento_de_liberacao_de_diaria_cleyton_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/483/04-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/484/05-requerimento_de_liberacao_de_diaria_valdir__e_raul.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/482/06-requerimento_de_liberacao_de_diaria_luiz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/477/07-requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/466/08-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/467/09-requerimento_de_liberacao_de_diaria_brasilia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/451/10-requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/448/11-requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/445/12-requerimento_de_liberacao_de_diaria_cleyton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/440/13-requerimento_de_liberacao_de_diaria__demoka.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/425/14-requerimento_de_liberacao_de_diaria__cleyton.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/417/16-requerimento_de_liberacao_de_diaria_valdir-raul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/418/17-requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/416/18-requerimento_de_liberacao_de_diaria__marcelo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/412/19-requerimento_de_liberacao_de_diaria__demoka.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/398/21-requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/468/01-_indicacao_muro_nas_escolas_e_cerca_eletrica_raul.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/464/02-_indicacao_cameras_nos_onibus_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/465/03-_indicacao_salario_enfermeiros_luzia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/454/04-_indicacao_onofre-quadra_colocacao_do_nomejose_cacefo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/449/05-_indicacao__empaer_tecnico_hezio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/444/06-_indicacao_palestras_socioeducativas_luzia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/419/07-_indicacao_iluminacao_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/420/08-_indicacao_fisioterapia_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/396/09-_indicacao_faixa_elevadas_p_pedestres_av.brasil_e_pirajui_valdir-demoka_x.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/394/10-_indicacao_ampliacao_ubs_santa_teresinha_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_repudio_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/487/mocao_de_repudio_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/413/4_mocao_de_apoio_no_04-2023_presidente_do_senado_federal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/414/5_mocao_de_apoio_no_05-2023_presidente_da_camara_dos_dep..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/393/22_oficio_luzia_e_demais_vereadores_reprovacao_de_flavio_dino.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/443/01-projeto_de_decretoautorizacao_prefeito_ausentar-se2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/437/02-projeto_de_decretotitulo_de_cidadaodeputados.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/429/03-projeto_de_decretotitulo_de_cidadaosilvino_amaral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/407/04._projeto_de_decreto-_contas_prefeito_2022_x.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/397/05-projeto_de_decretotitulo_de_cidadaopaulinho-andreza-dorival-roquex.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_lei_legislativo_n_01-2023_aumento_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_lei_legislativo_n_02-2023_alteracao_da_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_legislativo_n_03-2023_semana_dos_idosos_-_hezio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_legislativo_n06-2023_alteracao_do_pcc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_legislativo_n07-2023_-seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_legislativo_n08-2023_subsidio_vereadorres_quadr.2025-28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_n_1012-2023repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_n_1013-2023credito_especial-_ti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_lei_n_1014-2023credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_n_1015-2023_alteracao_cargs_horaria_fisioterapeuta_terapeuta_ocupacional_e_assistente_social-2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_n_1016-2023aumento_de_vagas_contratacao_temporaria_tecnica_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_lei_n_1017-2023convenio_sae.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/496/projeto_de_lei_n_1018-2023apae_fomento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_n_1019-2023acs_e_ace_vencimento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_n_1020_-2023altera_lei_652-2014_-_doacao_azanias_st_indust..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_n_1021-2023desafeta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_lei_n_1022-2023conselho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_n_1023-2022_revisao_geral_anual_agente_politicos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_lei_n_1024-2023_revisao_geral_anual_de_todos_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_lei_n_1025-2023_revisao_geral_anual_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_n_1026-2023premiacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_lei_n_1027-2023desconto_imposto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_n_1028-2023_projeto_de_lei_alienacao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_n_1029-2023insalub._acs.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_1030-2023doar_imovel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_1031_-_credito_especial-elemento_de_despesa_91.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_n_1032_-2023_convenio_motocross.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n_1033-2023altera_salario_cargo_acs_e_ace_conforme_ec_120-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_lei_n_1034_-2023_altera_tributario_826-2017-taxa_de_lixo_na_tarifa_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_1035_-_institui_o_profuncionario_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_1036_-_convenio_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_1037_-_utilidade_publica_-_radio_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_1038_-_utilidade_publica_-_inae_-_instituto_nature.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_1039_-_altera_o_pccs.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_1040_-_utilidade_publica_-_associacao_batista_avivamento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_1041_-_credito_suplementar_saude_-_emenda_juarez_costa_500mil.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_1042_-_credito_suplementar_assistencia_social_-_emenda_emanuel_pinheiro_814.60400-vs_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_1043_-_reestrutura_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_1044_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n_1045_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_n_1046_-_dacao_de_area_-_inae.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_n_1047_-_dacao_de_area_-_radio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_1048-__pldo_2024..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n_1049-__ploa_2024_nsh.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_n_1050_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_n_1051_-_suplementacao_por_tendencia_de_excesso_de_arrecadacao_-_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_n_1052_-_remanejamento_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_n_1053_-_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_n_1054_-_indenizacao_por_desapropriacao_amigavelmente.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_n_1055_-_autoriza_repasse_pref._colider_controle_de_agua.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_n_1056_-_pansh_-programa_alimenta.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_n_1057_-_repasse_apae_nova_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_n_1058_-_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/474/01-projeto_de_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/406/02-projeto_de_resolucao_no_02.2023_-_define_as_atribuicoes_das_funcoes_auxiliares_na_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/379/03-projeto_de_resolucao_n_03.2023_-_regulamenta_a_dispensa_na_forma_eletronica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/380/04-projeto_de_resolucao_n_04-2023_-_regulamenta_os_procedimentos_para_cotacao_de_precos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/415/15-requerimento_contra_o_aborto_luzia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/492/01-requerimento_de_liberacao_de_diaria_valdir_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/490/02-requerimento_de_liberacao_de_diaria_hezio_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/488/03-requerimento_de_liberacao_de_diaria_cleyton_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/483/04-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/484/05-requerimento_de_liberacao_de_diaria_valdir__e_raul.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/482/06-requerimento_de_liberacao_de_diaria_luiz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/477/07-requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/466/08-requerimento_de_liberacao_de_diaria_luzia_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/467/09-requerimento_de_liberacao_de_diaria_brasilia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/451/10-requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/448/11-requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/445/12-requerimento_de_liberacao_de_diaria_cleyton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/440/13-requerimento_de_liberacao_de_diaria__demoka.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/425/14-requerimento_de_liberacao_de_diaria__cleyton.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/417/16-requerimento_de_liberacao_de_diaria_valdir-raul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/418/17-requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/416/18-requerimento_de_liberacao_de_diaria__marcelo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/412/19-requerimento_de_liberacao_de_diaria__demoka.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2023/398/21-requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>