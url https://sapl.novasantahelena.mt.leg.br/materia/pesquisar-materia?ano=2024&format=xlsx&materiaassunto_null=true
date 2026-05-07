--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,1207 +54,1207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>COEX</t>
   </si>
   <si>
     <t>Contas Anuais Poder Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/618/oficio_671-2024-gabpres_contas_anuais_de_governo-_exercicio_2023.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/618/oficio_671-2024-gabpres_contas_anuais_de_governo-_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Ofício n° 671/2024/GABPRES-Processo n°53.734-9/2023-Contas Anuais de Governo- exercício de 2023 em atenção ao Parecer Prévio n°50/2024-PP divulgado no Diário Oficial de Contas.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Demoka</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/370/01-_indicacao_aterro_estrada_ranchao_ponte_rio_areia_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/370/01-_indicacao_aterro_estrada_ranchao_ponte_rio_areia_demoka.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal eleve o aterro da Estrada Ranchão na ponte do Rio Areia.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/371/02-_indicacao_reabertura_estrada_forlin__marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/371/02-_indicacao_reabertura_estrada_forlin__marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça a reabertura da Estrada Forlin.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUZIA DO ROQUE</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/372/03-_indicacao__limpeza_e_calcada_nova_capela_mortuaria_e_outros_patios_publicos_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/372/03-_indicacao__limpeza_e_calcada_nova_capela_mortuaria_e_outros_patios_publicos_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça a limpeza dos pátios públicos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/340/04-_indicacao_muro_cemiterio_vila_atla._luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/340/04-_indicacao_muro_cemiterio_vila_atla._luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa muros no Cemitério da Vila Atlântica.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/337/05-_indicacao_ambulancia_semi_uti-nininho_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/337/05-_indicacao_ambulancia_semi_uti-nininho_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal utilize a Emenda Parlamentar n°211/2024 do Deputado Nininho para adquirir uma ambulância Semi-UTI.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/338/06-_indicacao_climatizacao_capela_mortuaria_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/338/06-_indicacao_climatizacao_capela_mortuaria_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal invista na climatização da Capela Mortuária.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/334/07-_indicacao_aloj._movel-motorhome_sec_obras_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/334/07-_indicacao_aloj._movel-motorhome_sec_obras_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira um alojamento móvel (motorhome) para a Secretaria de Obras.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/335/08-_indicacao_cobertura-churr._centro_de_eventos_ant._bez_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/335/08-_indicacao_cobertura-churr._centro_de_eventos_ant._bez_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça uma área coberta com churrasqueira no Centro de Eventos Antenor Bezerra.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/383/09-_indicacao_veiculos_de_passeio_secretariasmarcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/383/09-_indicacao_veiculos_de_passeio_secretariasmarcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça a aquisição de veículos de passeio 0 km para atender as demandas da Secretaria de Educação, Secretaria de Saúde e Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Simara Jung Matheus</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/455/10-_indicacao_divulgacao_junho_violeta_idosossimara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/455/10-_indicacao_divulgacao_junho_violeta_idosossimara.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através de sua secretaria competente, divulgue a toda população santelenense o “Junho Violeta” mês da conscientização contra a violência a pessoas idosas.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/498/11-_indicacao_bebedouro_praca_central_marcelo_pimenta.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/498/11-_indicacao_bebedouro_praca_central_marcelo_pimenta.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal substitua o bebedouro da Praça Central João Alberto Zaneti por um maior.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Hezio Camargo, Simara Jung Matheus</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/499/12-_indicacao_psicologo_ed.basicasimara_e_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/499/12-_indicacao_psicologo_ed.basicasimara_e_hezio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal contrate um(a) psicólogo(a) para atender a Educação Básica do município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/571/13-_indicacao_ampliacao_parque_infantil_praca_j.a.zanetisimara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/571/13-_indicacao_ampliacao_parque_infantil_praca_j.a.zanetisimara.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira mais brinquedos para o parque infantil da Praça João Alberto Zaneti, ampliando as opções de divertimento para as crianças.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/624/14-_indicacao_iluminacao__cemiterios_vila_atlan._e_nsh_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/624/14-_indicacao_iluminacao__cemiterios_vila_atlan._e_nsh_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal invista na iluminação dos Cemitérios da Vila Atlântica e de Nova Santa Helena.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/625/15-_indicacao_disponibilizar_carros_pericia_inss_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/625/15-_indicacao_disponibilizar_carros_pericia_inss_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Assistência Social, disponibilize carros para transportar as pessoas que passam pela perícia do INSS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/626/16-_indicacao_pista_de_caminhada_av.brasil_reformasimara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/626/16-_indicacao_pista_de_caminhada_av.brasil_reformasimara.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através de sua secretaria competente, reforme a pista de caminhada na Avenida Brasil.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/634/17-_indicacao_caminhao_limpa_fossa_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/634/17-_indicacao_caminhao_limpa_fossa_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira um caminhão limpa fossa para o município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/635/18-_indicacao_contratacao_de_banca_seletivo_e_concurso_luzia_reprovada.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/635/18-_indicacao_contratacao_de_banca_seletivo_e_concurso_luzia_reprovada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal contrate uma Banca organizadora para a realização do Processo Seletivo e analise a possibilidade de realização do concurso público no município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, LUZIA DO ROQUE, Mesa Diretora, PITUCA, Simara Jung Matheus</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/627/01-mocao_de_repudio_no_01-2024_energisa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/627/01-mocao_de_repudio_no_01-2024_energisa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N°01/2024._x000D_
               A mesa diretora e os demais vereadores desta Casa de Leis, no uso de suas atribuições legais, apresentam a este Soberano Plenário, na forma regimental, a presente MOÇÃO DE REPÚDIO à ENERGISA MATO GROSSO – DISTRIBUIDORA DE ENERGIA S.A – EMT, CNPJ 03.467.321/0001-99, com sede no Endereço: RUA VEREADOR JOÃO BARBOSA CARAMURU N°184,184, BAIRRO: BANDEIRANTES, em CUIABÁ - MATO GROSSO - CEP 78010-900 pela prestação de serviço aquém do esperado.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/660/02-mocao_no_02-24_mocao_de_aplauso_apae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/660/02-mocao_no_02-24_mocao_de_aplauso_apae.pdf</t>
   </si>
   <si>
     <t>O Vice-Presidente, Senhor Marcelo Pimenta, no uso de suas atribuições legais, apresenta a este Soberano Plenário, na forma regimental, as presentes MOÇÕES DE APLAUSOS, para os diretores da APAE- Associação de Pais e Amigos dos Excepcionais- de Nova Santa Helena/MT, sendo eles (as): Jocimar Aparecido de Camargo, Sandra Medeiros, Maiusa Aparecida Soares, José Carlos dos Santos, Adriano Bortolini, Camila Carrara Zaneti Urgnani, Wagner Alves Molina, Cleidiane Alves de Souza Cordova, Jefferson Aparecido Sortini do Nascimento, Dione Crispin, Emanueli Rocha Cruz, Marcelo Campos, Alessandra Pena da Silva Molina, Cleidi Vieira, Elizete Teotônio, Ines Isael Bezerra e Edvan de Jesus da Silva.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Paulinho Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/614/oficio-_relatorio_das_obras_em_andamento_em_nsh_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/614/oficio-_relatorio_das_obras_em_andamento_em_nsh_2024.pdf</t>
   </si>
   <si>
     <t>Ofício GAPRE n°178/2024- RELAÇAO DAS OBRAS EM ANDAMENTO - 2024 do município de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEFO - COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/621/01._projeto_de_decreto_n01-2024-_contas_prefeitura_2023_digitalizado.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/621/01._projeto_de_decreto_n01-2024-_contas_prefeitura_2023_digitalizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA - MT, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_lei_legislativo_n01-2024altera_a_lei_municipal_616-2014_ouvidoria_cmnsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_lei_legislativo_n01-2024altera_a_lei_municipal_616-2014_ouvidoria_cmnsh.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL 616/2014, QUE DISPÕE SOBRE A OUVIDORIA DA CÂMARA MUNICIPAL”.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_legislativo_n02-2024rga_agentes_politicos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_legislativo_n02-2024rga_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A APLICAÇÃO DO ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 4,62% AOS AGENTES POLÍTICOS DO MUNICÍPIO DE NOVA SANTA HELENA MT.”</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_legislativo_n03-2024rga_servidores_camara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_legislativo_n03-2024rga_servidores_camara.pdf</t>
   </si>
   <si>
     <t>“ATUALIZA O VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO, APLICANDO-SE O ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 4,62 %.”</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/432/projeto_de_lei_legislativo_n04-2024_utilidade_publica_rotary_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/432/projeto_de_lei_legislativo_n04-2024_utilidade_publica_rotary_luzia.pdf</t>
   </si>
   <si>
     <t>“RECONHECE A UTILIDADE PÚBLICA DO ROTARY CLUB DE NOVA SANTA HELENA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_legislativo_n05-2024_altera_a_lei_879-19_nao_mais_votar_diarias_mesa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_legislativo_n05-2024_altera_a_lei_879-19_nao_mais_votar_diarias_mesa.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 2° DA LEI MUNICIPAL 879/2019, EM SEUS PARÁGRAFOS 2°, INCISO I, E PARÁGRAFO 3°, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/630/projeto_de_lei_legislativo_n06-2024__seletivo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/630/projeto_de_lei_legislativo_n06-2024__seletivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A REALIZAR TESTE SELETIVO PARA FINS DE CONTRATAÇÃO TEMPORÁRIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_legislativo_n07-2024_utilidade_sintep_mesa_diretora.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_legislativo_n07-2024_utilidade_sintep_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“RECONHECE A UTILIDADE PÚBLICA DA SUBSEDE DO SINTEP-MT - SINDICATO DOS TRABALHADORES DO ENSINO PÚBLICO DE MATO GROSSO- DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_1059-2024_-_convenio_consignados.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_1059-2024_-_convenio_consignados.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM O BANCO COOPERATIVO SICREDI S.A., BANCO DO BRASIL S.A., SICOOB – SISTEMA DE COOPERATIVAS FINANCEIRAS DO BRASIL E CAIXA ECONÔMICA FEDERAL, PARA A CONCESSÃO DE EMPRÉSTIMO, SOB A GARANTIA DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO, AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS, APOSENTADOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_1060_2024_-_altera_salario_cargo_acs_e_ace_conforme_ec_120.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_1060_2024_-_altera_salario_cargo_acs_e_ace_conforme_ec_120.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VENCIMENTO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE DE ENDEMIAS (ACE) PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010/2001 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_1061_2024_-_autorizacao_para_pagar_multa_ambiental.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_1061_2024_-_autorizacao_para_pagar_multa_ambiental.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL QUITAR A VISTA OU PARCELADO DÉBITO JUNTO A PGE – PROCURADORIA GERAL DO ESTADO, RELATIVO A MULTA DA SEMA – SECRETARIA DE ESTADO DE MEIO AMBIENTE”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_1062_2024_-_rga_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_1062_2024_-_rga_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA FIXAÇÃO DE ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_1063_2024_-_rga_-_servidores..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_1063_2024_-_rga_-_servidores..pdf</t>
   </si>
   <si>
     <t>“AUTORIZA FIXAÇÃO DE ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_1064_2024_-_altera_salario_cargo_de_fisioterapeuta_20h.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_1064_2024_-_altera_salario_cargo_de_fisioterapeuta_20h.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VENCIMENTO DO CARGO DE FISIOTERAPEUTA 20H PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010/2001 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_1065_2024_credito_especial_programa_alimenta.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_1065_2024_credito_especial_programa_alimenta.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO PROGRAMA VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_1066_2024_credito_especial-elemento_469071.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_1066_2024_credito_especial-elemento_469071.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, LEI MUNICIPAL 1116/2023 - LOA 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_1067_2024_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_1067_2024_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO DE UMA MOTO PARA INCENTIVO AO RECOLHIMENTO DO IPTU EM DIA, RELATIVO AO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_1068_2024_-_desconto_e_parcelamento_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_1068_2024_-_desconto_e_parcelamento_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO, DEFINIR PARCELAMENTO NO PAGAMENTO DO IMPOSTO PREDIAL URBANO PARA O EXERCÍCIO DE 2.024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_1069_2024_credito_suplementar_educacao_excesso_arrecadacao_convenio_escola_construcao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_1069_2024_credito_suplementar_educacao_excesso_arrecadacao_convenio_escola_construcao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_1070_2024_-_destina_area_a_progama_de_habitacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_1070_2024_-_destina_area_a_progama_de_habitacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAFETAR ÁREA E DIRECIONAR AO PROGRAMA SOCIAL DE HABITAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_1071_2024_-_reestrutura_o_sistema_unico_de_assistencia_social_-_suas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_1071_2024_-_reestrutura_o_sistema_unico_de_assistencia_social_-_suas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_lei_1072_2024_-_altera_1121-2023_-_pansh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_lei_1072_2024_-_altera_1121-2023_-_pansh.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 1121/2023 DE 21 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/438/projeto_de_lei_1073-2024__altera_a_lei_municipal_no_242-2007.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/438/projeto_de_lei_1073-2024__altera_a_lei_municipal_no_242-2007.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 242/2007 DE 26 DE JULHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_1074_2024_-_altera_a_redacao_da_lei_municipal_n._491_de_2012_previdencia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_1074_2024_-_altera_a_redacao_da_lei_municipal_n._491_de_2012_previdencia.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_1075_2024_-__cria_lei_do_balcao_unico.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_1075_2024_-__cria_lei_do_balcao_unico.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E A ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_1076-2024_-_pldo_2025_nsh_.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_1076-2024_-_pldo_2025_nsh_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentária do Município de Nova Santa Helena para o exercício financeiro de 2025, e dá outras providências.(LDO)</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_1077-2024_-__loa_2025_nsh_pronto.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_1077-2024_-__loa_2025_nsh_pronto.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Nova Santa Helena para o Exercício Financeiro de 2025, e dá outras providências.(LOA)</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_1078__2024-_remanejamento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_1078__2024-_remanejamento.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejar, Transpor e Transferir, as Dotações Orçamentárias Aprovadas na LOA 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_1079_2024_-_autorizacao_para_pagar_multa_ambiental.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_1079_2024_-_autorizacao_para_pagar_multa_ambiental.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL QUITAR À VISTA OU PARCELADO DÉBITO JUNTO À SEMA – SECRETARIA DE ESTADO DE MEIO AMBIENTE, E/OU NA PGE – PROCURADORIA GERAL DO ESTADO, RELATIVO À MULTA DA SEMA – SECRETARIA DE ESTADO DE MEIO AMBIENTE”.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_1080_2024_cobranca_administrativa_da_cda.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_1080_2024_cobranca_administrativa_da_cda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA O PROTESTO E/OU INCLUSÃO NOS CADASTROS DE PROTEÇÃO AO CRÉDITO, AS CERTIDÕES DE DÍVIDA ATIVA DECORRENTE DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/622/projeto_de_lei_1081_2024_-_permuta_dorival_lorca_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/622/projeto_de_lei_1081_2024_-_permuta_dorival_lorca_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR PERMUTA DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_1082_2024_-_permuta_joao_carrara_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_1082_2024_-_permuta_joao_carrara_1.pdf</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_1083_2024_processo_seletivo_temporario.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_1083_2024_processo_seletivo_temporario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS. (Diversos cargos).</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/629/projeto_de_lei_1084_-_2024_seletivo_publico_ok.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/629/projeto_de_lei_1084_-_2024_seletivo_publico_ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS. (Específico para Agentes de Combate a Endemias e Agentes Comunitários de Saúde).</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/632/projeto_de_lei_1085.2024_-_fundo_municipal_de_transportes_-_fmt.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/632/projeto_de_lei_1085.2024_-_fundo_municipal_de_transportes_-_fmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Transportes, Obras e Serviços Públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_lei_1086_2024_-_jeton_conselheiro_santelenaprev.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_lei_1086_2024_-_jeton_conselheiro_santelenaprev.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da Lei Municipal n. 491, de 09 de maio de 2012, que Reestrutura o Regime Próprio de Previdência Social do Município de Nova Santa_x000D_
 Helena/MT e, dá outras providências”.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_lei_1087_2024_-_altera_a_lei_municipal_705-2015_-_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_lei_1087_2024_-_altera_a_lei_municipal_705-2015_-_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da Lei Municipal n. 705, de 10 de julho de 2015, que aprova o Plano Municipal de Educação – PME e dá outras providências”.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_1088_2024_-_autoriza_o_municipio_a_alienar_imovel_mtpar.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_1088_2024_-_autoriza_o_municipio_a_alienar_imovel_mtpar.pdf</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos programas de Habitação Federal Minha Casa Minha Vida e Estadual Ser Família Habitação e, dá outras providências”.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_1089_2024_-_institui_taxas_para_licenciamento_e_fiscalizacao_ambiental.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_1089_2024_-_institui_taxas_para_licenciamento_e_fiscalizacao_ambiental.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A COBRANÇA DE TAXA DE SERVIÇOS SOBRE ATIVIDADES DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_1090_2024_-_altera_a_lei_municipal_453-2011_-_dispoe_sobre_a_politica_municipal.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_1090_2024_-_altera_a_lei_municipal_453-2011_-_dispoe_sobre_a_politica_municipal.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da Lei Municipal n. 453, de 24 de novembro de 2011, que Dispõe sobre a Política Municipal de Gestão e Proteção Ambiental do Município de Nova Santa Helena, e dá outras providências”.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_1091-2024-_remanejamento_loa_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_1091-2024-_remanejamento_loa_2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA REMANEJAR, TRANSPOR E TRANSFERIR, AS DOTAÇÕES ORÇAMENTÁRIAS APROVADAS NA LOA 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/355/01-_projeto_de_resolucao_n_01-2024_-regulamenta_as_competencias_da_equipe_de_licitacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/355/01-_projeto_de_resolucao_n_01-2024_-regulamenta_as_competencias_da_equipe_de_licitacao.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS COMPETÊNCIAS E AS REGRAS DA EQUIPE DE AGENTES PÚBLICOS DO DEPARTAMENTO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO, NOS TERMOS DO ARTIGO 8º, § 3º, DA LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/352/02-_projeto_de_resolucao_n_02-2024-_regulamenta_a_aplicacao_da_lgpd.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/352/02-_projeto_de_resolucao_n_02-2024-_regulamenta_a_aplicacao_da_lgpd.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018 - LEI DE PROTEÇÃO DE DADOS PESSOAIS (LGPD} - NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/353/03-_projeto_de_resolucao_n_03-2024-_governo_digital.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/353/03-_projeto_de_resolucao_n_03-2024-_governo_digital.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 14.129, DE 29 DE MARÇO DE 2021, LEI DO GOVERNO DIGITAL - NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/595/04-projeto_de_resolucao_no_04-_2024-_baixa_dos_bens_furtados_e_dos_inserviveis.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/595/04-projeto_de_resolucao_no_04-_2024-_baixa_dos_bens_furtados_e_dos_inserviveis.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DESINCORPORAR DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/633/05-projeto_de_resolucao_no_05-2024_baixa_de_bens.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/633/05-projeto_de_resolucao_no_05-2024_baixa_de_bens.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DESINCORPORAR DO PATRIMONIO DA CAMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cleyton Zanatta, Demoka, Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta, PITUCA, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/339/06-_requerimento_acoes_moratoria_vereadores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/339/06-_requerimento_acoes_moratoria_vereadores.pdf</t>
   </si>
   <si>
     <t>Com fulcro no que dispõe o Regimento Interno da Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, resolveram os(as) Vereadores(as) subscritores encaminhar à consideração do Soberano Plenário REQUERIMENTO ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, a fim de que dê execução às medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste Estado.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, LUZIA DO ROQUE, Marcelo Pimenta, PITUCA, Raul, Simara Jung Matheus, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/596/19-requerimento_adiamento_sessao_07-10-24.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/596/19-requerimento_adiamento_sessao_07-10-24.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, no uso de suas atribuições legais conferidas pelo Regimento Interno desta Casa de Leis em seu Artigo 178 §4° inciso VIII e, em observância ao Artigo 109 §1° inciso II deste mesmo Regimento, vêm REQUERER a este soberano plenário a aprovação deste requerimento e, posteriormente, o adiamento da sessão ordinária do dia 07 de outubro para 29 de outubro de 2024, oportunidade na qual a sessão ordinária será realizada, excepcionalmente, na terça-feira.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Simara Jung Matheus</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/610/20-requerimento_adiamento_sessao_14-10-24.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/610/20-requerimento_adiamento_sessao_14-10-24.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, no uso de suas atribuições legais conferidas pelo Regimento Interno desta Casa de Leis em seu Artigo 178 §4° inciso VIII e, em observância ao Artigo 109 §1° inciso II deste mesmo Regimento, vêm REQUERER a este soberano plenário a aprovação deste requerimento e, posteriormente, o adiamento da sessão ordinária do dia 14 de outubro para 15 de outubro de 2024, oportunidade na qual a sessão ordinária será realizada, excepcionalmente, na terça-feira.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/659/23_-_requerimento_n23-2024_inscricao_de_chapa_mesa_diretora_25-26.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/659/23_-_requerimento_n23-2024_inscricao_de_chapa_mesa_diretora_25-26.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 20 combinando com o artigo 13 do Regimento Interno, vem requerer a inscrição da Chapa "A” para concorrer à renovação da Mesa Diretora para Biênio 2025/2026, com a seguinte composição: ...</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>REQD</t>
   </si>
   <si>
     <t>Requerimento de Diárias</t>
   </si>
   <si>
     <t>Marcelo Pimenta, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/366/01-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/366/01-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Marcelo Pimenta e Valdir Bras de Moraes, vêm requerer a este soberano plenário, a liberação de 02 (duas) diárias para cada um no valor de R$ 1.000,00 (mil reais), totalizando 2.000,00(dois mil reais) para se deslocarem à capital Cuiabá/MT, na data de 21 e 22 de fevereiro, para tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Cleyton Zanatta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/373/02-_requerimento_de_liberacao_de_diaria__cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/373/02-_requerimento_de_liberacao_de_diaria__cleyton.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Cleyton José Zanatta vem requerer a este soberano plenário a liberação de 02 (duas) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000,00 (mil reais), para se deslocar à capital Cuiabá/MT, nos dias 28 e 29 de fevereiro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/342/03-_requerimento_de_liberacao_de_diaria__hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/342/03-_requerimento_de_liberacao_de_diaria__hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo vem requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), para se deslocar à capital Cuiabá/MT e, nos dias 13, 14 e 15 de março, tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/343/04-_requerimento_de_liberacao_de_diaria__luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/343/04-_requerimento_de_liberacao_de_diaria__luzia.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Luzia Guedes Carrara vem requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), para se deslocar à capital Cuiabá/MT e, nos dias 19, 20 e 21 de março, tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/341/05-_requerimento_de_liberacao_de_diaria__luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/341/05-_requerimento_de_liberacao_de_diaria__luiz.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Luiz Carlos Pelissari vem requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), para se deslocar à capital Cuiabá/MT e, nos dias 19, 20 e 21 de março, tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/336/07-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/336/07-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Ademir Dias Da Silva vem requerer a este soberano plenário a liberação de 02 (duas) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000,00 (mil reais), para se deslocar à capital Cuiabá/MT e, nos dias 09 e 10 de abril, tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Hezio Camargo, Marcelo Pimenta, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/331/08-_requerimento_de_liberacao_de_diaria_hezio-valdir-marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/331/08-_requerimento_de_liberacao_de_diaria_hezio-valdir-marcelo.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Hezio Silvino de Camargo, Valdir Bras de Moraes e Marcelo Pimenta vêm requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, sendo R$ 1.500,00 (mil e quinhentos reais) para cada vereador, totalizando R$ 4.500,00 (quatro mil e quinhentos reais), para se deslocarem à capital Cuiabá/MT e, nos dias 16, 17 e 18 de abril, tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Demoka, LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/332/09-_requerimento_de_liberacao_de_diaria_luiz_e_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/332/09-_requerimento_de_liberacao_de_diaria_luiz_e_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Luiz Carlos Pelissari e Ademir Dias da Silva vêm requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, sendo R$ 1.500,00 (mil e quinhentos reais) para cada vereador, totalizando R$ 3.000,00 (três mil reais), para se deslocarem à capital Cuiabá/MT e, nos dias 24, 25 e 26 de abril, tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta, PITUCA, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/427/10-_requerimento_de_liberacao_de_diaria_luiz_marcelo_hezio_pituca_valdir_e_luzia..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/427/10-_requerimento_de_liberacao_de_diaria_luiz_marcelo_hezio_pituca_valdir_e_luzia..pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Luiz Carlos Pelissari, Marcelo Pimenta, Hezio Silvino de Camargo, Valdir Bras de Moraes, José Anselmo Cacefo e Vereadora Luzia Guedes Carrara vêm requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para cada vereador(a), totalizando R$ 9.000,00 (nove mil reais), para se deslocarem à capital Cuiabá/MT e, nos dias 27, 28 e 29 de maio tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/428/11-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/428/11-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Ademir Dias da Silva vem requerer a este soberano plenário a liberação de 02 (duas) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000,00 (mil reais), para se deslocar à capital Cuiabá/MT e, nos dias 28 e 29 de maio tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/439/13-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/439/13-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Marcelo Pimenta e Valdir Bras de Moraes vêm requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 1.500,00 (mil e quinhentos reais) para cada vereador, totalizando R$ 3.000,00 (três mil reais), para se deslocarem à capital Cuiabá/MT e, nos dias 11, 12 e 13 de junho tratarem de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/456/14-_requerimento_de_liberacao_de_diaria_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/456/14-_requerimento_de_liberacao_de_diaria_luzia.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Luzia Guedes Carrara vem requerer a este soberano plenário a liberação de 03 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), para se deslocar à capital Cuiabá/MT e, nos dias 25, 26 e 27 de junho tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Hezio Camargo, LUIZ PELISSARI, LUZIA DO ROQUE, Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/458/15-_requerimento_de_liberacao_de_diaria_luiz_marcelo_luzia_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/458/15-_requerimento_de_liberacao_de_diaria_luiz_marcelo_luzia_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Luiz Carlos Pelissari, Marcelo Pimenta, Hezio Silvino de Camargo e Vereadora Luzia Guedes Carrara vêm requerer a este soberano plenário a liberação de 01 (uma) diária, com pernoite, no valor de R$ 474,18 (quatrocentos e setenta e quatro reais e dezoito centavos), e 01 (uma) diária, sem pernoite, no valor de R$ 142,25 ( cento e quarenta e dois reais e vinte e cinco centavos) para cada vereador,  totalizando R$ 2465,72 (dois mil quatrocentos e sessenta e cinco reais e setenta e dois centavos), para se deslocarem à Matupá/MT e, nos dias 25 e 26 de junho, participarem do Evento AMM Itinerante que promove a integração e o desenvolvimento de Mato Grosso.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Hezio Camargo, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/558/16-_a-_requerimento_de_liberacao_de_diaria_hezio_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/558/16-_a-_requerimento_de_liberacao_de_diaria_hezio_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Hezio Silvino de Camargo e Valdir Bras de Moraes vêm requerer a liberação de 01 (uma) diária no valor de R$ 500,00 (quinhentos reais) para cada um, totalizando R$ 1.000,00 (mil reais), para que possam se deslocar à capital Cuiabá/MT e, no dia 17 de julho, possam tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Débora Oliveira da Silva Oneda, Emilly Lourenço de Souza</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/559/17-_requerimento_de_liberacao_de_diaria_debora_e_emilly.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/559/17-_requerimento_de_liberacao_de_diaria_debora_e_emilly.pdf</t>
   </si>
   <si>
     <t>As servidoras Débora Oliveira da Silva Oneda e Emilly Lourenço de Souza vêm requerer a vossa excelência 3 (três) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 3.000,00 (três mil reais), para se deslocarem à Cuiabá/MT e, nos dias 22, 23 e 24 de julho, participarem da ”1ª IMERSÃO, FORMAÇÃO E APERFEIÇOAMENTO DE AGENTE DE CONTRATAÇÃO E PREGOEIRO EM CONFORMIDADE COM A NOVA LEI DE LICITAÇÕES – NLL, COM SIMULAÇÃO DE PREGÃO E DISPENSA ELETRÔNICA NO SISTEMA COMPRAS.GOV.”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/570/18-_requerimento_de_liberacao_de_diaria_luzia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/570/18-_requerimento_de_liberacao_de_diaria_luzia.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Luzia Guedes Carrara vem requerer a liberação de 02 (duas) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000,00 (mil reais), para que possa se deslocar à capital Cuiabá/MT e, nos dias 19 e 20 de agosto, possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/613/21-_requerimento_de_liberacao_de_diaria_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/613/21-_requerimento_de_liberacao_de_diaria_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo vem requerer a liberação de 02 (duas) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000,00 (mil reais), para que possa se deslocar à capital Cuiabá/MT e, nos dias 16 e 17 de outubro, possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/620/22-_requerimento_de_liberacao_de_diaria_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/620/22-_requerimento_de_liberacao_de_diaria_raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Raul Batistello vem requerer a liberação de 04 (quatro) diárias no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 2.000,00 (dois mil reais), para que possa se deslocar à capital Cuiabá/MT e, nos dias 30 de outubro à 02 de novembro, possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/430/01-decreto_de_luto_falecimento_do_vereador_cleyton.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/430/01-decreto_de_luto_falecimento_do_vereador_cleyton.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado luto oficial de três dias na Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, em razão do falecimento do Vereador e Ex-presidente CLEYTON JOSÉ ZANATTA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/500/02-decreto_recesso_julho_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/500/02-decreto_recesso_julho_2024.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado na Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o RECESSO PARLAMENTAR, conforme artigo 5º do Regimento Interno desta Casa de Leis, no período de 18 a 31 de julho._x000D_
 _x000D_
 Artigo 2º - Não haverá expediente no período de 25 a 31 de julho de 2024.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/611/03-decreto_adiamento_da_sessao_de_07-10-24_eleicoes.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/611/03-decreto_adiamento_da_sessao_de_07-10-24_eleicoes.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o adiamento da sessão ordinária do dia 07 de outubro para 29 de outubro de 2024.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/612/04-decreto_adiamento_da_sessao_de_14-10-24_evento_educacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/612/04-decreto_adiamento_da_sessao_de_14-10-24_evento_educacao.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o adiamento da sessão ordinária do dia 14 de outubro para 15 de outubro de 2024.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/431/02-_ato_convocacao_simaria_1suplente_do_cleyton..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/431/02-_ato_convocacao_simaria_1suplente_do_cleyton..pdf</t>
   </si>
   <si>
     <t>Art. 1º. Fica convocada a 1° Suplente no cargo, Senhora Simária Jung- PSDB, para tomar posse.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1561,68 +1561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/618/oficio_671-2024-gabpres_contas_anuais_de_governo-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/370/01-_indicacao_aterro_estrada_ranchao_ponte_rio_areia_demoka.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/371/02-_indicacao_reabertura_estrada_forlin__marcelo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/372/03-_indicacao__limpeza_e_calcada_nova_capela_mortuaria_e_outros_patios_publicos_luzia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/340/04-_indicacao_muro_cemiterio_vila_atla._luiz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/337/05-_indicacao_ambulancia_semi_uti-nininho_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/338/06-_indicacao_climatizacao_capela_mortuaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/334/07-_indicacao_aloj._movel-motorhome_sec_obras_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/335/08-_indicacao_cobertura-churr._centro_de_eventos_ant._bez_luzia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/383/09-_indicacao_veiculos_de_passeio_secretariasmarcelo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/455/10-_indicacao_divulgacao_junho_violeta_idosossimara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/498/11-_indicacao_bebedouro_praca_central_marcelo_pimenta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/499/12-_indicacao_psicologo_ed.basicasimara_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/571/13-_indicacao_ampliacao_parque_infantil_praca_j.a.zanetisimara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/624/14-_indicacao_iluminacao__cemiterios_vila_atlan._e_nsh_luzia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/625/15-_indicacao_disponibilizar_carros_pericia_inss_luzia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/626/16-_indicacao_pista_de_caminhada_av.brasil_reformasimara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/634/17-_indicacao_caminhao_limpa_fossa_raul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/635/18-_indicacao_contratacao_de_banca_seletivo_e_concurso_luzia_reprovada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/627/01-mocao_de_repudio_no_01-2024_energisa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/660/02-mocao_no_02-24_mocao_de_aplauso_apae.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/614/oficio-_relatorio_das_obras_em_andamento_em_nsh_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/621/01._projeto_de_decreto_n01-2024-_contas_prefeitura_2023_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_lei_legislativo_n01-2024altera_a_lei_municipal_616-2014_ouvidoria_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_legislativo_n02-2024rga_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_legislativo_n03-2024rga_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/432/projeto_de_lei_legislativo_n04-2024_utilidade_publica_rotary_luzia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_legislativo_n05-2024_altera_a_lei_879-19_nao_mais_votar_diarias_mesa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/630/projeto_de_lei_legislativo_n06-2024__seletivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_legislativo_n07-2024_utilidade_sintep_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_1059-2024_-_convenio_consignados.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_1060_2024_-_altera_salario_cargo_acs_e_ace_conforme_ec_120.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_1061_2024_-_autorizacao_para_pagar_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_1062_2024_-_rga_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_1063_2024_-_rga_-_servidores..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_1064_2024_-_altera_salario_cargo_de_fisioterapeuta_20h.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_1065_2024_credito_especial_programa_alimenta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_1066_2024_credito_especial-elemento_469071.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_1067_2024_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_1068_2024_-_desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_1069_2024_credito_suplementar_educacao_excesso_arrecadacao_convenio_escola_construcao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_1070_2024_-_destina_area_a_progama_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_1071_2024_-_reestrutura_o_sistema_unico_de_assistencia_social_-_suas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_lei_1072_2024_-_altera_1121-2023_-_pansh.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/438/projeto_de_lei_1073-2024__altera_a_lei_municipal_no_242-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_1074_2024_-_altera_a_redacao_da_lei_municipal_n._491_de_2012_previdencia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_1075_2024_-__cria_lei_do_balcao_unico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_1076-2024_-_pldo_2025_nsh_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_1077-2024_-__loa_2025_nsh_pronto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_1078__2024-_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_1079_2024_-_autorizacao_para_pagar_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_1080_2024_cobranca_administrativa_da_cda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/622/projeto_de_lei_1081_2024_-_permuta_dorival_lorca_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_1082_2024_-_permuta_joao_carrara_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_1083_2024_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/629/projeto_de_lei_1084_-_2024_seletivo_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/632/projeto_de_lei_1085.2024_-_fundo_municipal_de_transportes_-_fmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_lei_1086_2024_-_jeton_conselheiro_santelenaprev.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_lei_1087_2024_-_altera_a_lei_municipal_705-2015_-_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_1088_2024_-_autoriza_o_municipio_a_alienar_imovel_mtpar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_1089_2024_-_institui_taxas_para_licenciamento_e_fiscalizacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_1090_2024_-_altera_a_lei_municipal_453-2011_-_dispoe_sobre_a_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_1091-2024-_remanejamento_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/355/01-_projeto_de_resolucao_n_01-2024_-regulamenta_as_competencias_da_equipe_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/352/02-_projeto_de_resolucao_n_02-2024-_regulamenta_a_aplicacao_da_lgpd.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/353/03-_projeto_de_resolucao_n_03-2024-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/595/04-projeto_de_resolucao_no_04-_2024-_baixa_dos_bens_furtados_e_dos_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/633/05-projeto_de_resolucao_no_05-2024_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/339/06-_requerimento_acoes_moratoria_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/596/19-requerimento_adiamento_sessao_07-10-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/610/20-requerimento_adiamento_sessao_14-10-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/659/23_-_requerimento_n23-2024_inscricao_de_chapa_mesa_diretora_25-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/366/01-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/373/02-_requerimento_de_liberacao_de_diaria__cleyton.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/342/03-_requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/343/04-_requerimento_de_liberacao_de_diaria__luzia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/341/05-_requerimento_de_liberacao_de_diaria__luiz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/336/07-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/331/08-_requerimento_de_liberacao_de_diaria_hezio-valdir-marcelo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/332/09-_requerimento_de_liberacao_de_diaria_luiz_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/427/10-_requerimento_de_liberacao_de_diaria_luiz_marcelo_hezio_pituca_valdir_e_luzia..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/428/11-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/439/13-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/456/14-_requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/458/15-_requerimento_de_liberacao_de_diaria_luiz_marcelo_luzia_hezio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/558/16-_a-_requerimento_de_liberacao_de_diaria_hezio_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/559/17-_requerimento_de_liberacao_de_diaria_debora_e_emilly.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/570/18-_requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/613/21-_requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/620/22-_requerimento_de_liberacao_de_diaria_raul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/430/01-decreto_de_luto_falecimento_do_vereador_cleyton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/500/02-decreto_recesso_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/611/03-decreto_adiamento_da_sessao_de_07-10-24_eleicoes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/612/04-decreto_adiamento_da_sessao_de_14-10-24_evento_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/431/02-_ato_convocacao_simaria_1suplente_do_cleyton..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/618/oficio_671-2024-gabpres_contas_anuais_de_governo-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/370/01-_indicacao_aterro_estrada_ranchao_ponte_rio_areia_demoka.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/371/02-_indicacao_reabertura_estrada_forlin__marcelo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/372/03-_indicacao__limpeza_e_calcada_nova_capela_mortuaria_e_outros_patios_publicos_luzia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/340/04-_indicacao_muro_cemiterio_vila_atla._luiz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/337/05-_indicacao_ambulancia_semi_uti-nininho_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/338/06-_indicacao_climatizacao_capela_mortuaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/334/07-_indicacao_aloj._movel-motorhome_sec_obras_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/335/08-_indicacao_cobertura-churr._centro_de_eventos_ant._bez_luzia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/383/09-_indicacao_veiculos_de_passeio_secretariasmarcelo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/455/10-_indicacao_divulgacao_junho_violeta_idosossimara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/498/11-_indicacao_bebedouro_praca_central_marcelo_pimenta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/499/12-_indicacao_psicologo_ed.basicasimara_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/571/13-_indicacao_ampliacao_parque_infantil_praca_j.a.zanetisimara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/624/14-_indicacao_iluminacao__cemiterios_vila_atlan._e_nsh_luzia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/625/15-_indicacao_disponibilizar_carros_pericia_inss_luzia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/626/16-_indicacao_pista_de_caminhada_av.brasil_reformasimara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/634/17-_indicacao_caminhao_limpa_fossa_raul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/635/18-_indicacao_contratacao_de_banca_seletivo_e_concurso_luzia_reprovada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/627/01-mocao_de_repudio_no_01-2024_energisa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/660/02-mocao_no_02-24_mocao_de_aplauso_apae.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/614/oficio-_relatorio_das_obras_em_andamento_em_nsh_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/621/01._projeto_de_decreto_n01-2024-_contas_prefeitura_2023_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_lei_legislativo_n01-2024altera_a_lei_municipal_616-2014_ouvidoria_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_legislativo_n02-2024rga_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_legislativo_n03-2024rga_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/432/projeto_de_lei_legislativo_n04-2024_utilidade_publica_rotary_luzia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_legislativo_n05-2024_altera_a_lei_879-19_nao_mais_votar_diarias_mesa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/630/projeto_de_lei_legislativo_n06-2024__seletivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_legislativo_n07-2024_utilidade_sintep_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_1059-2024_-_convenio_consignados.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_1060_2024_-_altera_salario_cargo_acs_e_ace_conforme_ec_120.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_1061_2024_-_autorizacao_para_pagar_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_1062_2024_-_rga_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_1063_2024_-_rga_-_servidores..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_1064_2024_-_altera_salario_cargo_de_fisioterapeuta_20h.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_1065_2024_credito_especial_programa_alimenta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_1066_2024_credito_especial-elemento_469071.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_1067_2024_-_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_1068_2024_-_desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_1069_2024_credito_suplementar_educacao_excesso_arrecadacao_convenio_escola_construcao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_1070_2024_-_destina_area_a_progama_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_1071_2024_-_reestrutura_o_sistema_unico_de_assistencia_social_-_suas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_lei_1072_2024_-_altera_1121-2023_-_pansh.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/438/projeto_de_lei_1073-2024__altera_a_lei_municipal_no_242-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_1074_2024_-_altera_a_redacao_da_lei_municipal_n._491_de_2012_previdencia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_1075_2024_-__cria_lei_do_balcao_unico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_1076-2024_-_pldo_2025_nsh_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_1077-2024_-__loa_2025_nsh_pronto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_1078__2024-_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_1079_2024_-_autorizacao_para_pagar_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_1080_2024_cobranca_administrativa_da_cda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/622/projeto_de_lei_1081_2024_-_permuta_dorival_lorca_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_1082_2024_-_permuta_joao_carrara_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_1083_2024_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/629/projeto_de_lei_1084_-_2024_seletivo_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/632/projeto_de_lei_1085.2024_-_fundo_municipal_de_transportes_-_fmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_lei_1086_2024_-_jeton_conselheiro_santelenaprev.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_lei_1087_2024_-_altera_a_lei_municipal_705-2015_-_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_1088_2024_-_autoriza_o_municipio_a_alienar_imovel_mtpar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_1089_2024_-_institui_taxas_para_licenciamento_e_fiscalizacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_1090_2024_-_altera_a_lei_municipal_453-2011_-_dispoe_sobre_a_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_1091-2024-_remanejamento_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/355/01-_projeto_de_resolucao_n_01-2024_-regulamenta_as_competencias_da_equipe_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/352/02-_projeto_de_resolucao_n_02-2024-_regulamenta_a_aplicacao_da_lgpd.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/353/03-_projeto_de_resolucao_n_03-2024-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/595/04-projeto_de_resolucao_no_04-_2024-_baixa_dos_bens_furtados_e_dos_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/633/05-projeto_de_resolucao_no_05-2024_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/339/06-_requerimento_acoes_moratoria_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/596/19-requerimento_adiamento_sessao_07-10-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/610/20-requerimento_adiamento_sessao_14-10-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/659/23_-_requerimento_n23-2024_inscricao_de_chapa_mesa_diretora_25-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/366/01-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/373/02-_requerimento_de_liberacao_de_diaria__cleyton.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/342/03-_requerimento_de_liberacao_de_diaria__hezio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/343/04-_requerimento_de_liberacao_de_diaria__luzia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/341/05-_requerimento_de_liberacao_de_diaria__luiz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/336/07-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/331/08-_requerimento_de_liberacao_de_diaria_hezio-valdir-marcelo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/332/09-_requerimento_de_liberacao_de_diaria_luiz_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/427/10-_requerimento_de_liberacao_de_diaria_luiz_marcelo_hezio_pituca_valdir_e_luzia..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/428/11-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/439/13-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/456/14-_requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/458/15-_requerimento_de_liberacao_de_diaria_luiz_marcelo_luzia_hezio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/558/16-_a-_requerimento_de_liberacao_de_diaria_hezio_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/559/17-_requerimento_de_liberacao_de_diaria_debora_e_emilly.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/570/18-_requerimento_de_liberacao_de_diaria_luzia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/613/21-_requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/620/22-_requerimento_de_liberacao_de_diaria_raul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/430/01-decreto_de_luto_falecimento_do_vereador_cleyton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/500/02-decreto_recesso_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/611/03-decreto_adiamento_da_sessao_de_07-10-24_eleicoes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/612/04-decreto_adiamento_da_sessao_de_14-10-24_evento_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2024/431/02-_ato_convocacao_simaria_1suplente_do_cleyton..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>