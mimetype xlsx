--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1962 +54,1962 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>COEX</t>
   </si>
   <si>
     <t>Contas Anuais Poder Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/786/oficio_n_607-2025-gabpres-contas_anuais_de_governo-_exercicio_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/786/oficio_n_607-2025-gabpres-contas_anuais_de_governo-_exercicio_2024.pdf</t>
   </si>
   <si>
     <t>Ofício/PARECER PRÉVIO Nº 17/2025 - PP exarado pelo Tribunal de Contas do Estado de Mato Grosso referente aos Processos de Nºs 184.947-6/2024 (65.016-1/23, 199.587-9/2025 E 78.634-9/23 – APENSOS). Cópia integral dos autos.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/675/01-_indicacao_ultrassom_agricultura_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/675/01-_indicacao_ultrassom_agricultura_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira um aparelho de ultrassom para atender à Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/676/02-_indicacao_cadeira_de_rodas_andador_e_muleta_clin._fisioterapia_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/676/02-_indicacao_cadeira_de_rodas_andador_e_muleta_clin._fisioterapia_raul.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira 5 (cinco) cadeiras de rodas, 5 (cinco) andadores e 5 (cinco) pares de muletas para atender à Clínica de fisioterapia de Nova Santa Helena.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/685/03-_indicacao_piscina_infantil_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/685/03-_indicacao_piscina_infantil_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa uma Piscina Infantil.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/686/04-_indicacao_asfalto_cidade_alta_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/686/04-_indicacao_asfalto_cidade_alta_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal assuma o compromisso relacionado com toda a parte de infraestrutura e documentação do Bairro Cidade Alta._x000D_
 _x000D_
 ...Com o Poder Executivo assumindo o compromisso relacionado com a parte de infraestrutura e documentação do Bairro Cidade Alta, poderá finalmente ser feito asfalto e outras melhorias, neste Bairro tão importante para nossa cidade.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marcelo Pimenta, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/691/05-_indicacao_construcao_campo_society_valdir__e_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/691/05-_indicacao_construcao_campo_society_valdir__e_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa um campo society anexo à quadra de areia e à piscina.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/698/06-_indicacao_2_colhedoras_de_forragem_para_a_sec._de_agricultura_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/698/06-_indicacao_2_colhedoras_de_forragem_para_a_sec._de_agricultura_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira 2 (duas) Colhedoras de Forragem para atender à Secretaria de Agricultura de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/699/07-_indicacao_muro_conselho_tutelar_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/699/07-_indicacao_muro_conselho_tutelar_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa o muro do Conselho Tutelar de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/700/08-_indicacao_caminhonete_cabine_dupla_conselho_tutelar__marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/700/08-_indicacao_caminhonete_cabine_dupla_conselho_tutelar__marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira uma caminhonete cabine dupla para atender ao Conselho Tutelar de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/701/09-_indicacao_analise_gratuita_peq.produtores_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/701/09-_indicacao_analise_gratuita_peq.produtores_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal ofereça ao Pequeno Produtor Rural a análise gratuita do solo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professor Mariozan</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/708/10-_indicacao_calcalhadeira_e_perf.de_solo_unipaz_mariozan.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/708/10-_indicacao_calcalhadeira_e_perf.de_solo_unipaz_mariozan.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal conceda à Comunidade UNIPAZ 1 (uma) Calcalhadeira e 1 (um) Perfurador de solo.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nego do Chico</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/709/11-_indicacao_alambrado_camerasiluminacao_e_reforma_do_dae_nego.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/709/11-_indicacao_alambrado_camerasiluminacao_e_reforma_do_dae_nego.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa uma cerca de alambrado, reforme o prédio e faça outras benfeitorias no DAE- Divisão de Água e Esgoto de Nova Santa Helena.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Juliana Lorca, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/716/12-_indicacao_praca_com_campo_society_playground_e_academia_de_saude_no_vila_bela_valdir_e_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/716/12-_indicacao_praca_com_campo_society_playground_e_academia_de_saude_no_vila_bela_valdir_e_juliana.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça uma Praça Pública com Campo society, Playground e Academia de saúde no Bairro Vila Bela.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Juliana Lorca</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/717/13-_indicacao_2_caixas_dagua_20.000_l_1_coopafacpa_outra_aamaa_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/717/13-_indicacao_2_caixas_dagua_20.000_l_1_coopafacpa_outra_aamaa_juliana.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal destine 2 (duas) caixas d’água de 20.000 litros, sendo 1 (uma) para a Associação de Ajuda Mútua Agropecuária e Agroextrativista – AAМАА e 1 (uma) para a Cooperativa dos Agricultores Familiares, Artesões e Confeccionistas do Portal da Amazônia – COOPAFACPA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/720/14-_indicacao_academia_ao_ar_livre_em_todas_as_comunidades_e_bairro_bela_vista_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/720/14-_indicacao_academia_ao_ar_livre_em_todas_as_comunidades_e_bairro_bela_vista_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal instale Academias ao Ar Livre nas Comunidades Colidinha, Vera Cruz, Cruzeiro do Sul, Santa Helena I, no Bairro Bela Vista, na Vila Atlântica e no Assentamento Keno.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/726/15-_indicacao_projeto_de_arruamento_e_de_extensao_de_rede-iluminacao_das_ruas_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/726/15-_indicacao_projeto_de_arruamento_e_de_extensao_de_rede-iluminacao_das_ruas_valdir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal conclua o Projeto de Arruamento das ruas abaixo descritas e faça a solicitação à Energisa da ampliação da infraestrutura elétrica nas mesmas, para que, posteriormente, sejam cem por cento iluminadas.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/727/16-_indicacao_caminhao_cacamba_para_obras_com_recursos_do_fethab_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/727/16-_indicacao_caminhao_cacamba_para_obras_com_recursos_do_fethab_marcelo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira um caminhão caçamba para obras com os recursos do FETHAB.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/734/17-_indicacao_carro_adaptado_para_transportar_cadeirantes_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/734/17-_indicacao_carro_adaptado_para_transportar_cadeirantes_hezio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira um carro adaptado para transportar cadeirantes.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>LUIZ PELISSARI</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/750/18-_indicacao_veiculo_para_o_psf_santa_terezinha_-_vila_atlantica_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/750/18-_indicacao_veiculo_para_o_psf_santa_terezinha_-_vila_atlantica_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira 1(um) veículo para o PSF Santa Terezinha, no Distrito de Vila Atlântica.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/751/19-_indicacao_reforma_da_quadra_poliesportiva_da_vila_atlantica_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/751/19-_indicacao_reforma_da_quadra_poliesportiva_da_vila_atlantica_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal reforme a Quadra Poliesportiva do Distrito de Vila Atlântica.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/760/20-_indicacao_parque_infantil_na_vila_atlantica_nego.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/760/20-_indicacao_parque_infantil_na_vila_atlantica_nego.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal instale um Parque infantil no Distrito de Vila Atlântica.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/761/21-_indicacao_extensao_da_rede_de_aguavaldir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/761/21-_indicacao_extensao_da_rede_de_aguavaldir.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Divisão de Água e Esgoto – DAE, faça a extensão da rede de água para atender os cidadãos que investirão e residirão nos novos loteamentos, bairros e chácaras de Nova Santa Helena.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/762/22-_indicacao_van_adaptada_com_consultorio_medico_equipe_2_zona_rural_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/762/22-_indicacao_van_adaptada_com_consultorio_medico_equipe_2_zona_rural_juliana.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adquira uma Van adaptada com Consultório médico para a Equipe 2, responsável pela Zona Rural de Nova santa Helena.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, Juliana Lorca, LUIZ PELISSARI, Marcelo Pimenta, Nego do Chico, Professor Mariozan, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/763/23-_indicacao_incentivo_financeiro_acs_e_ace_todos_os_vereadores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/763/23-_indicacao_incentivo_financeiro_acs_e_ace_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal elabore um Projeto de Lei visando repassar o incentivo financeiro adicional do Governo Federal aos Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias-ACE de Nova Santa Helena.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/790/24-_indicacao_cobertura_dos_parques_infantis_da_branca_de_neve_antonio_pelissari_e_jose_alves_gouveia_valdir_e_luiz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/790/24-_indicacao_cobertura_dos_parques_infantis_da_branca_de_neve_antonio_pelissari_e_jose_alves_gouveia_valdir_e_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça a cobertura dos Parques Infantis da Escola Branca de Neve, no Centro de Nova Santa Helena, Escola Antônio Pelissari, no Distrito de Vila Atlântica e Creche José Alves Gouveia.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/793/25-_indicacao_manter_portoes_da_sec._de_obras_e_do_dae_fechados_nego.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/793/25-_indicacao_manter_portoes_da_sec._de_obras_e_do_dae_fechados_nego.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal tome providências no sentido de manter fechados os portões da Secretaria de Obras e da Divisão de Água e Esgoto – DAE de Nova Santa Helena.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/794/26-_indicacao_sala_de_brinquedos_na_creche_jose_alves_govea_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/794/26-_indicacao_sala_de_brinquedos_na_creche_jose_alves_govea_juliana.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal construa uma sala de brinquedos (brinquedoteca) na Creche José Alves Gouveia, em Nova Santa Helena.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Demoka</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/798/27-_indicacao_rebaixar_a_serra_do_travessao_1-agua_limpa_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/798/27-_indicacao_rebaixar_a_serra_do_travessao_1-agua_limpa_demoka.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Obras, rebaixe a Serra do travessão 1, no Assentamento Água Limpa, em Nova Santa Helena.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/746/01-_mocao_no_01-25_mocao_de_aplauso_policiais_militares_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/746/01-_mocao_no_01-25_mocao_de_aplauso_policiais_militares_demoka.pdf</t>
   </si>
   <si>
     <t>O Presidente, Senhor Ademir Dias da Silva, no uso de suas atribuições legais, apresenta a este Soberano Plenário, na forma regimental, a presente MOÇÃO DE APLAUSO, para os Sargentos e Soldados da Polícia Militar descritos: 2° SGT SAMUEL DE PAULA LEITE, 2° SGT EDVALDO TOLEDO NAZÁRIO, 3° SGT ARLI JOSÉ DE OLIVEIRA, SD WEVESTON DOS SANTOS RODRIGUES, SD GIOVANE ALVES DOS SANTOS, SD CLAUDINEI ALVES DA SILVA, SD EDIMAR OLIVEIRA ONEDA, SD EZEQUIEL PEREIRA DA SILVA, SD LEANDRO FERNANDES DA SILVA, SD LUCAS ALFIERI REIS, a SD SIMONE SANTOS DE JESUS e a SD ANDRÉA MALICHESKI ALBUQUERQUE.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/752/mocao_n_02-25__mocao_de_apoio_no_02-2025_aborto.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/752/mocao_n_02-25__mocao_de_apoio_no_02-2025_aborto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições legais, e na forma regimental, requerem à Mesa Diretora que, após a aprovação desta Moção de Apoio, a mesma seja enviada aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados para acolhe-la como manifestação de vontade da maioria absoluta do Povo de Nova Santa Helena, Mato Grosso, mediante deliberação da unanimidade de seus representantes legitimamente eleitos._x000D_
 _x000D_
 Esta Moção visa apoiar o PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e o PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_n01-2025-_solicitacao_de_recursos_financeiros_relativos_ao_piso_de_atencao_basica_a_saude_pab_valdir_do_esporte..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_n01-2025-_solicitacao_de_recursos_financeiros_relativos_ao_piso_de_atencao_basica_a_saude_pab_valdir_do_esporte..pdf</t>
   </si>
   <si>
     <t>Vereador Valdir Bras de Moraes para o Deputado Federal Juarez Costa:_x000D_
 Solicitação de recursos financeiros relativos ao Piso de Atenção Básica à Saúde(PAB).</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/688/02-oficio_valdir_e_marcelo_secel_recursos_para_a_construcao_de_um_campo_society.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/688/02-oficio_valdir_e_marcelo_secel_recursos_para_a_construcao_de_um_campo_society.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 David Moura Pereira da Silva_x000D_
 Secretário de Estado de Cultura, Esporte e Lazer_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros para a construção de um campo society em Nova santa Helena-MT.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/696/03-oficio_valdir_dep._dr._joao_custeio_da_saude_100_mil.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/696/03-oficio_valdir_dep._dr._joao_custeio_da_saude_100_mil.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Dr. João José de Matos_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros de Custeio da Saúde do município de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/697/04-oficio_valdir_dep._dr._joao_materiais_esportivos.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/697/04-oficio_valdir_dep._dr._joao_materiais_esportivos.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Dr. João José de Matos_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de materiais esportivos para atender à demanda de Nova Santa Helena quanto às práticas esportivas.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/704/06-oficio_valdir_dep._estadual_julio_campos_emenda_para_o_centro_de_especialidade_de_nsh..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/704/06-oficio_valdir_dep._estadual_julio_campos_emenda_para_o_centro_de_especialidade_de_nsh..pdf</t>
   </si>
   <si>
     <t>Que o Deputado Estadual Júlio José Campos viabilize recursos financeiros, através de emenda parlamentar, no valor de R$300.000,00 (trezentos mil reais), para ajudar na construção do Centro de Especialidades do Município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/705/07-oficio_valdir_dep._dr._joao_emenda-_implementos_agricolas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/705/07-oficio_valdir_dep._dr._joao_emenda-_implementos_agricolas.pdf</t>
   </si>
   <si>
     <t>Que o Deputado Estadual Dr. João José de Matos viabilize recursos financeiros, através de emenda parlamentar, para que sejam adquiridos alguns Implementos agrícolas que auxiliarão a vida dos agricultores familiares associados à ADITAR -ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DE NOVA SANTA HELENA E ARREDORES, sendo: 1 Calcalhadeira de 6 toneladas; 1 Plantadeira de mandioca; e 1 Plantadeira de milho de 7 linhas de plantio direto._x000D_
 _x000D_
 _x000D_
 _x000D_
 Ofício subscrito pelo Vereador Valdir Bras de Moraes e pelo Presidente da ADITAR, ROMILDO BITARELLI.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/706/08-oficio_valdir_seaf_implementos_agricolas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/706/08-oficio_valdir_seaf_implementos_agricolas.pdf</t>
   </si>
   <si>
     <t>Que a Secretária de Estado de Agricultura Familiar, Andreia Carolina Domingues Fujioka, envie alguns Implementos agrícolas que auxiliarão a vida dos agricultores familiares associados à ADITAR -ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DE NOVA SANTA HELENA E ARREDORES, sendo: 1 Calcalhadeira de 6 toneladas; 1 Plantadeira de mandioca; e 1 Plantadeira de milho de 7 linhas de plantio direto._x000D_
 _x000D_
 _x000D_
 _x000D_
 Ofício subscrito pelo Vereador Valdir Bras de Moraes e pelo Presidente da ADITAR, ROMILDO BITARELLI.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/735/09-oficio_lucinei-_solicitacao_de_emenda_a_dep._janaina-_ciclovia.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/735/09-oficio_lucinei-_solicitacao_de_emenda_a_dep._janaina-_ciclovia.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora,_x000D_
 Janaína Riva_x000D_
 Deputada Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de Emenda Parlamentar para a construção de ciclovias nas Avenidas Brasil e José Emílio de Moraes em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/736/10-oficio_de_todos_os_vereadoresdep.juarez_ciclovia_em_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/736/10-oficio_de_todos_os_vereadoresdep.juarez_ciclovia_em_nsh.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 JUAREZ COSTA_x000D_
 Deputado Federal_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros para a CONSTRUÇÃO DE CICLOVIA NAS AV. BRASIL E JOSÉ EMÍLIO DE MORAES em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/737/11-oficio_de_todos_os_vereadoressen._jayme_campos_ciclovia_em_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/737/11-oficio_de_todos_os_vereadoressen._jayme_campos_ciclovia_em_nsh.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 JAYME CAMPOS_x000D_
 Senador_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros para a CONSTRUÇÃO DE CICLOVIA NAS AV. BRASIL E JOSÉ EMÍLIO DE MORAES em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/738/12-oficio_de_todos_os_vereadores_sen._jayme_campos_lago_em_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/738/12-oficio_de_todos_os_vereadores_sen._jayme_campos_lago_em_nsh.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 JAYME CAMPOS_x000D_
 Senador_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros para a CONSTRUÇÃO DE UM LAGO COM UMA PISTA DE CAMINHADA NO SEU ENTORNO em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/739/13-oficio_de_todos_os_vereadoressen._wellington_fagundes_ciclovia_em_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/739/13-oficio_de_todos_os_vereadoressen._wellington_fagundes_ciclovia_em_nsh.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 WELLINGTON FAGUNDES_x000D_
 Senador_x000D_
 _x000D_
 Assunto: Solicitação de recursos financeiros para a CONSTRUÇÃO DE CICLOVIA NAS AV. BRASIL E JOSÉ EMÍLIO DE MORAES em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/758/14-oficio_no_14-2025_e_a_indicacao_n18-_veiculo_para_o_psf_vila_atlantica-nsh-mt.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/758/14-oficio_no_14-2025_e_a_indicacao_n18-_veiculo_para_o_psf_vila_atlantica-nsh-mt.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos financeiros para a aquisição de 1(um) veículo, de no mínimo 7 lugares, para o PSF Santa Terezinha, no Distrito de Vila Atlântica em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/759/15-oficio_no_15-2025_e_a_indicacao_n19-recursos_para_a_reforma_da_quadra_da_vila_atlantica..pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/759/15-oficio_no_15-2025_e_a_indicacao_n19-recursos_para_a_reforma_da_quadra_da_vila_atlantica..pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos financeiros destinados à Reforma da Quadra Poliesportiva do Distrito de Vila Atlântica em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Demoka, Marcelo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/774/16-oficio_marcelo_e_demoka_dep.dilmar_ajuda_para_custear_as_despesas_do_5_leilao_beneficente__da_apae_de_nsh_e_convite_para_prestigiar.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/774/16-oficio_marcelo_e_demoka_dep.dilmar_ajuda_para_custear_as_despesas_do_5_leilao_beneficente__da_apae_de_nsh_e_convite_para_prestigiar.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 DILMAR DAL BOSCO_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de ajuda financeira para custear as despesas do 5º Leilão beneficente da APAE de Nova Santa Helena-MT e convite para prestigiar o Evento.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/775/17-oficio_lucinei-_dep._janaina-emenda_250.000_caminhonete_para_a_pm.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/775/17-oficio_lucinei-_dep._janaina-emenda_250.000_caminhonete_para_a_pm.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora,_x000D_
 Janaína Riva_x000D_
 Deputada Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de emenda no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para a compra de 01 (uma) caminhonete cabine dupla para a Polícia Militar de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/776/18-oficio_lucinei-_dep._nininho-emenda_30.000__parque_infantil_na_vila_atlantica.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/776/18-oficio_lucinei-_dep._nininho-emenda_30.000__parque_infantil_na_vila_atlantica.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 ONDANIR BORTOLINI (NININHO)_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 _x000D_
 Assunto: Solicitação de emenda no valor de R$30.000,00 (trinta mil reais) para a compra de 01 (um) Parque infantil  para ser instalado no Distrito de Vila Atlântica em Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/777/19-oficio_lucinei-_dep._nininho-_emenda_100.000_picape_compacta_para_o_dae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/777/19-oficio_lucinei-_dep._nininho-_emenda_100.000_picape_compacta_para_o_dae.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 ONDANIR BORTOLINI (NININHO)_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de emenda no valor de R$ 100.000,00 (cem mil reais) para a compra de 01 (uma) picape compacta para o DAE-Divisão de Água e Esgoto de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/778/20-oficio_valdir_dep._dr._joao_apoio_financeiro_para_custeio_da_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/778/20-oficio_valdir_dep._dr._joao_apoio_financeiro_para_custeio_da_saude.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Dr. João José de Matos_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação de apoio financeiro no valor de R$150.000,00 (cento e cinquenta mil reais), para o Custeio da Saúde de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/779/21-oficio_valdir_dep._dr._joao_van_para_a_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/779/21-oficio_valdir_dep._dr._joao_van_para_a_saude.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Dr. João José de Matos_x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: Solicitação um de veículo do tipo Van para atender à Secretaria de Saúde de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/780/22-oficio_mariozan_dep._fed._fabio_garcia_ajuda_de_custo_para_a_unipaz.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/780/22-oficio_mariozan_dep._fed._fabio_garcia_ajuda_de_custo_para_a_unipaz.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Fábio Garcia_x000D_
 Deputado Federal_x000D_
 _x000D_
 Assunto: Solicitação de uma Ajuda de Custo no valor de R$ 250.000,00 para atender à Associação Comunitária Rural UNIPAZ de Nova Santa Helena, Mato Grosso.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/781/23-oficio_hezio_dep._sebastiao_rezende__cem_mil_-18_motocultivadores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/781/23-oficio_hezio_dep._sebastiao_rezende__cem_mil_-18_motocultivadores.pdf</t>
   </si>
   <si>
     <t>Ao excelentíssimo Senhor _x000D_
 Sebastião Machado Rezende _x000D_
 Deputado Estadual de Mato Grosso_x000D_
 _x000D_
 Assunto: solicitação de R$100.000,00 (cem mil reais) para a aquisição de 18 motocultivadores, com o objetivo de atender aos agricultores familiares da COOPAFACPA de Nova Santa Helena, Mato Grosso.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>Juliana Lorca, LUIZ PELISSARI, Nego do Chico, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/784/24-oficiodep.juarez_ju-valdir-nego-luiz_onibus.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/784/24-oficiodep.juarez_ju-valdir-nego-luiz_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitação de 01(um) ônibus de 42 a 46 lugares, com banheiro, para atender o município de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/785/25-oficiodep.dilmar_marcelo_caminhao_melosa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/785/25-oficiodep.dilmar_marcelo_caminhao_melosa.pdf</t>
   </si>
   <si>
     <t>Solicitação de 01(um) caminhão melosa para atender à Secretaria de Obras de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Marcelo Pimenta, Nego do Chico, Paulinho Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/791/26-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_200.000_custeio_da_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/791/26-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_200.000_custeio_da_saude.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 DIEGO GUIMARÃES_x000D_
 Deputado Estadual_x000D_
 _x000D_
 Assunto: Solicitação de R$ 200.000,00 (duzentos mil reais) para o Custeio da Saúde de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/792/27-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_2_fardamentos_de_futebol.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/792/27-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_2_fardamentos_de_futebol.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 DIEGO GUIMARÃES_x000D_
 Deputado Estadual_x000D_
 _x000D_
 Assunto: Solicitação de 2 Fardamentos para time de futebol de campo de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Demoka, Paulinho Bortolini, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/796/28-oficio_sen._jayme_campos_onibus_valdirdemoka_e_paulinho.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/796/28-oficio_sen._jayme_campos_onibus_valdirdemoka_e_paulinho.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 JAYME CAMPOS_x000D_
 Senador_x000D_
 _x000D_
 Solicitação de um 01(um) ônibus para atender os estudantes universitários de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, Marcelo Pimenta, Professor Mariozan</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/797/29-oficiodep.fabio_garcia_demoka_hezio_mariozan_e_marcelo_600_.000_custeio_da_saude.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/797/29-oficiodep.fabio_garcia_demoka_hezio_mariozan_e_marcelo_600_.000_custeio_da_saude.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 Fábio Garcia_x000D_
 Deputado Federal_x000D_
 _x000D_
 Assunto: Solicitação de apoio financeiro no valor R$ 600.000,00 (seiscentos mil reais) para o Custeio da Saúde de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/819/30-oficiodep._nininho_carrinho_de_pipoca_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/819/30-oficiodep._nininho_carrinho_de_pipoca_raul.pdf</t>
   </si>
   <si>
     <t>Solicitação de 01(um) “carrinho de pipoca pronto para trabalhar”, com o valor estimado de R$ 2.700,00 (dois mil e setecentos reais) para atender o  cidadão santelenense, PCD, e frequentador da APAE, Senhor Ricardo Alves de Oliveira.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/820/31-oficio_dep._janaina_carrinho_de_pipoca_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/820/31-oficio_dep._janaina_carrinho_de_pipoca_raul.pdf</t>
   </si>
   <si>
     <t>Solicitação de 01(um) “carrinho de pipoca pronto para trabalhar”, com o valor estimado de R$ 2.700,00 (dois mil e setecentos reais) para atender o cidadão santelenense, PCD, e frequentador da APAE, Senhor Ricardo Alves de Oliveira.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/721/01-projeto_de_decretotitulo_de_cidadaopastor_cleumar_oliveira_sandimhezio_e_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/721/01-projeto_de_decretotitulo_de_cidadaopastor_cleumar_oliveira_sandimhezio_e_demoka.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/747/02-projeto_de_decretotitulo_de_cidadaojackson_dias_ferreira_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/747/02-projeto_de_decretotitulo_de_cidadaojackson_dias_ferreira_demoka.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Artigo 1º - Seja conferido Título Honorífico de Cidadão Santelenense ao Nutricionista e Biomédico, Senhor JACKSON DIAS FERREIRA, pelos serviços de notória relevância que presta à população do município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>CEFO - COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/795/03-projeto_de_decreto_n03-2025-_contas_da_prefeitura_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/795/03-projeto_de_decreto_n03-2025-_contas_da_prefeitura_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA - MT RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_legislativo_n_01-2025_rga__agentes_politicos_poder_executivo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_legislativo_n_01-2025_rga__agentes_politicos_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A APLICAÇÃO DO ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 4,83% AOS AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE NOVA SANTA HELENA MT.”</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_legislativo_n_02-2025rga_servidores_camara.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_legislativo_n_02-2025rga_servidores_camara.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO, APLICANDO-SE O ÍNDICE DE REVISÃO GERAL ANUAL NA ORDEM DE 4,83 %.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_legislativo_n_03-2025_altera_a_lei_615-2014_acesso_a_irformacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_legislativo_n_03-2025_altera_a_lei_615-2014_acesso_a_irformacao.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 615/2014 QUE DISPÕE SOBRE A REGULAMENTAÇÃO SOBRE O SERVIÇO DE INFORMAÇÃO AO CIDADÃO – SIC, DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA, CONSIDERANDO O ARTIGO 5º, INCISO XXXIII DA CONSTITUIÇÃO FEDERAL E A LEI FEDERAL Nº12.527/2011 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_lei_legislativo_n_04-2025_revoga_a_lei_916-2019_diarias_dos_vereadores_e_servidores_e_revoga_a_lei_1088-2023_custeio_de_despesas_com__eventos_de_capacitacao_e_aperfeicoamento.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_lei_legislativo_n_04-2025_revoga_a_lei_916-2019_diarias_dos_vereadores_e_servidores_e_revoga_a_lei_1088-2023_custeio_de_despesas_com__eventos_de_capacitacao_e_aperfeicoamento.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI N° 916/2019 QUE DISPÕE SOBRE A CONCESSÃO E PRESTAÇÃO DE CONTAS DE DIÁRIAS E PASSAGENS PARA MANUTENÇÃO DE DESPESAS COM VIAGENS E/ OU DESLOCAMENTO DOS VEREADORES E SERVIDORES A SERVIÇO DO LEGISLATIVO; E REVOGA A LEI N° 1088/2023 QUE INCLUIU O CUSTEIO DE DESPESAS COM EVENTOS DE CAPACITAÇÃO E APERFEIÇOAMENTO DE VEREADORES E SERVIDORES DO LEGISLATIVO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_legislativo_n_05-2025_altera_a_lei_1206-2025.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_legislativo_n_05-2025_altera_a_lei_1206-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N° 1206/2025 QUE DISPÕE SOBRE A CONCESSÃO E PRESTAÇÃO DE CONTAS DE DIÁRIAS DE VEREADORES E SERVIDORES DO LEGISLATIVO DE NOVA SANTA HELENA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_lei_legislativo_n_06-2025_institui_a_concessao_de_adiantamento_de_viagem_na_cmnsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_lei_legislativo_n_06-2025_institui_a_concessao_de_adiantamento_de_viagem_na_cmnsh.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DE ADIANTAMENTO DE VIAGEM AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulinho Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_1092_2025_processo_seletivo_temporario_ok.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_1092_2025_processo_seletivo_temporario_ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_1093_2025_-_altera_a_lei_1140-2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_1093_2025_-_altera_a_lei_1140-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 1140/2024, DE 17 DE ABRIL DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_1094_2025_-_autoriza_o_municipio_a_participar_do_consorcio_intermunicipal_de_comprs_publicas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_1094_2025_-_autoriza_o_municipio_a_participar_do_consorcio_intermunicipal_de_comprs_publicas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Nova Santa Helena a participar do CONSÓRCIO INTERMUNICIPAL DE COMPRAS PÚBLICAS DO ESTADO DE MATO GROSSO – MT COMPRAS e dá outras providências”.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_1095_2025_-_cessao_de_veiculo_para_coopafacpa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_1095_2025_-_cessao_de_veiculo_para_coopafacpa.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE USO DE VEÍCULO COM A COOPERATIVA DOS AGRICULTORES FAMILIARES ARTESÕES E CONFECCIONISTAS DO PORTAL DA AMAZÔNIA - COOPAFACPA, NOVA SANTA HELENA/MT E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_de_lei_1096_2025_-_desapropiacao_lotes_01_020304_e_05_da_quadra_92.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_de_lei_1096_2025_-_desapropiacao_lotes_01_020304_e_05_da_quadra_92.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Nova Santa Helena/MT a desapropriar por Utilidade Pública, para implantação da Unidade Funcional Pronto Atendimento Baixa Complexidade, a área que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_1097_2025_-_repasse_apae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_1097_2025_-_repasse_apae.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE NOVA SANTA HELENA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_1098_2025_-_doa_terreno_para_apae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_1098_2025_-_doa_terreno_para_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL PÚBLICO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NOVA SANTA HELENA-APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_1099_2025_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_1099_2025_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO DE UMA MOTO PARA INCENTIVO AO RECOLHIMENTO DO IPTU EM DIA, RELATIVO AO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_1100_2025__desconto_e_parcelamento_iptu.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_1100_2025__desconto_e_parcelamento_iptu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO, DEFINIR PARCELAMENTO NO PAGAMENTO DO IMPOSTO PREDIAL URBANO PARA O EXERCÍCIO DE 2.025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_1101_2025_-_altera_o_salario_dos_cargos_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_1101_2025_-_altera_o_salario_dos_cargos_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VENCIMENTO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE DE ENDEMIAS (ACE) PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 010/2001 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_1102_2025_-_altera_o_piso_dos_professores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_1102_2025_-_altera_o_piso_dos_professores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REAJUSTE AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_1103_2025_-_altera_o_salario_dos_servidores.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_1103_2025_-_altera_o_salario_dos_servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIXAÇÃO DE ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_1104_2025_-_altera_o_salario_do_cargo_de_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_1104_2025_-_altera_o_salario_do_cargo_de_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DO CARGO DE CONSELHEIRO TUTELAR PREVISTO NO ANEXO I DA LEI MUNICIPAL N° 1081/2023 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_1105_-_2025_processo_seletivo_temporario.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_1105_-_2025_processo_seletivo_temporario.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_1106_-_2025_-_altera_a_lei_1148-2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_1106_-_2025_-_altera_a_lei_1148-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 1148/2024, DE 06 DE NOVEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_1107_-_2025_-_altera_a_lei_1149-2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_1107_-_2025_-_altera_a_lei_1149-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 1149/2024, DE 06 DE NOVEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_1108_-2025_-_credito_especial_-_fundo_municpal_de_transporte-fmt.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_1108_-2025_-_credito_especial_-_fundo_municpal_de_transporte-fmt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_1109_2025_-_nova_estrutura_administrativa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_1109_2025_-_nova_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA PREFEITURA DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_1110_2025_-_acrescenta_o_anexo_iii_na_lei_258-2007.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_1110_2025_-_acrescenta_o_anexo_iii_na_lei_258-2007.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA O ANEXO III NA LEI MUNICIPAL N. 258/2007, DE 18 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_1111_2025_-_dispoe_sobre_o_pccr_acs_e_ace.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_1111_2025_-_dispoe_sobre_o_pccr_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE OS CARGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS E INSTITUI O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_1112_2025_-_plano_de_cargos_carreiras_e_remuneracao_geral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_1112_2025_-_plano_de_cargos_carreiras_e_remuneracao_geral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_1113_2025_-_desapropiacao_lote_10_da_quadra_92.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_1113_2025_-_desapropiacao_lote_10_da_quadra_92.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE NOVA SANTA HELENA/MT A DESAPROPRIAR POR UTILIDADE PÚBLICA, PARA COMPLEMENTAÇÃO DA IMPLANTAÇÃO DA UNIDADE FUNCIONAL PRONTO ATENDIMENTO BAIXA COMPLEXIDADE, A ÁREA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_1114_-_2025_altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012_que_reestrutura_o_regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_1114_-_2025_altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012_que_reestrutura_o_regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 491, DE 09 DE MAIO DE 2012, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_1115_2025_-_diarias_revoga_a_lei_901-19.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_1115_2025_-_diarias_revoga_a_lei_901-19.pdf</t>
   </si>
   <si>
     <t>“ALTERA A TABELA PREVISTA NO ANEXO I DA LEI MUNICIPAL 580/2013, REVOGA A LEI 901/2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_1116_2025_-_convenio_consegi_revoga_a_lei_973-21.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_1116_2025_-_convenio_consegi_revoga_a_lei_973-21.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSELHO COMUNITÁRIO DE SEGURANÇA DE ITAÚBA-MT – CONSEGI E DÁ OUTRAS PRIORIDADES”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_1117_-_2025_credito_suplementar_camara_corrigido.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_1117_-_2025_credito_suplementar_camara_corrigido.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_1118-2025_-_convenio_repasse_apae_rodeio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_1118-2025_-_convenio_repasse_apae_rodeio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO PARA TRANSFERÊNCIA DE RECURSOS FINANCEIROS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NOVA SANTA HELENA -MT – APAE E DÁ OUTRAS PRIORIDADES”.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_1119_2025_-_altera_a_lei_1090-2023_alienar_bens_setor_industrial.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_1119_2025_-_altera_a_lei_1090-2023_alienar_bens_setor_industrial.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 1090/2023, DE 23 DE MAIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_1120_2025_-_altera_a_lei_845-2018_para_utm.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_1120_2025_-_altera_a_lei_845-2018_para_utm.pdf</t>
   </si>
   <si>
     <t>“REDEFINE O PERÍMETRO URBANO NO MUNICÍPIO DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei_1121_2025_-_sae-cta_-_servico_de_atendimento_especializado.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei_1121_2025_-_sae-cta_-_servico_de_atendimento_especializado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder executivo municipal a firmar convênio com o município de Colíder/MT, para assistência operacional e financeira no uso do SAE/CTA serviço de assistência especializada, e vinculada à Secretaria Municipal de Saúde, e dá outras providências”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_1122_2025_-_doa_bens_inserviveis_para_a_apae.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_1122_2025_-_doa_bens_inserviveis_para_a_apae.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder executivo municipal a doar bens móveis inservíveis à Associação de Pais e Amigos dos Excepcionais de Nova Santa Helena - MT (APAE), e dá outras providências”.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_1123_2025-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_1123_2025-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do Município de Nova Santa Helena para o quadriênio 2026-2029, e dá outras providências." PPA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_1124_2025_-_altera_a_lei_258-2007.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_1124_2025_-_altera_a_lei_258-2007.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 258/2007, DE 18 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_1125_2025-pldo_2026-ldo_1.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_1125_2025-pldo_2026-ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL (LOA) DO MUNICÍPIO DE NOVA SANTA HELENA PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_1126_2025_-_prorroga_o_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_1126_2025_-_prorroga_o_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>“PRORROGA ATÉ 31 DE DEZEMBRO DE 2025, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE NOVA SANTA HELENA/MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_1127_2025_-_utilidade_publica_-_congregacao_crista_no_brasil.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_1127_2025_-_utilidade_publica_-_congregacao_crista_no_brasil.pdf</t>
   </si>
   <si>
     <t>“RECONHECE A COMUNIDADE RELIGIOSA DA CONGREGAÇÃO CRISTÃ NO BRASIL DO MUNICÍPIO DE NOVA SANTA HELENA MT”.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_1128__2025_-_ploa_2026_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_1128__2025_-_ploa_2026_nsh.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA SANTA HELENA PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (PLOA)</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_1129_-_2025_-_remanejamento_2026_nsh.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_1129_-_2025_-_remanejamento_2026_nsh.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA, EM CARÁTER EXCEPCIONAL E ESPECÍFICO, A TRANSPOSIÇÃO, O REMANEJAMENTO E A TRANSFERÊNCIA DE DOTAÇÕES ORÇAMENTÁRIAS APROVADAS NA LEI ORÇAMENTÁRIA ANUAL DE 2026, NO LIMITE DE ATÉ 30% (TRINTA POR CENTO) DO TOTAL DAS DOTAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_1130_2025_-_refis_-_2025.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_1130_2025_-_refis_-_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2025 – NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_1131_-_2025_-_conselho_de_seguranca_alimentar_-_comsea.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_1131_-_2025_-_conselho_de_seguranca_alimentar_-_comsea.pdf</t>
   </si>
   <si>
     <t>“CRIA O CONSELHO MUNICIPAL DE SEGURANÇA	 ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT”.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_1132_-_2025_-_escuta_especializada_de_criancas_e_adolecentes.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_1132_-_2025_-_escuta_especializada_de_criancas_e_adolecentes.pdf</t>
   </si>
   <si>
     <t>“IMPLEMENTA O PROCEDIMENTO DE ESCUTA ESPECIALIZADA DE CRIANÇAS E ADOLESCENTES VÍTIMAS OU TESTEMUNHAS DE VIOLÊNCIA NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA - MT, EM ACORDO AO DISPOSTO NA LEI FEDERAL N°. 13.431/2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_1133_-_2025_-_regulamenta_as_requisicoes_de_pequeno_valor-rpv.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_1133_-_2025_-_regulamenta_as_requisicoes_de_pequeno_valor-rpv.pdf</t>
   </si>
   <si>
     <t>“Regulamenta, no âmbito municipal, o disposto no art. 100, §§ 3º e 4º da Constituição Federal, o valor para pagamento de Requisições de Pequeno Valor - RPV, decorrentes de decisões judiciais transitadas em julgado e dá outras providências”.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_1134_-_2025_-_convenio_casa_lar_itauba.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_1134_-_2025_-_convenio_casa_lar_itauba.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO INTERMUNICIPAL COM O MUNICÍPIO DE ITAÚBA/MT PARA IMPLANTAÇÃO, CUSTEIO E OPERAÇÃO DO SERVIÇO MUNICIPAL DE ACOLHIMENTO INSTITUCIONAL DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO (ABRIGO TEMPORÁRIO – CASA LAR), NOS TERMOS DA LEI MUNICIPAL Nº 1.717/2025 DE ITAÚBA/MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_1135_-_2025_-_programa_de_vacinacao_nas_escolas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_1135_-_2025_-_programa_de_vacinacao_nas_escolas.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE VACINAÇÃO NAS ESCOLAS PARA OS(AS) ALUNOS(AS) DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE NOVA SANTA HELENA/MT.”</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_1136_-_2025_-_percentual_minimo_da_rcl_para_a_secretaria_de_assistencia_social.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_1136_-_2025_-_percentual_minimo_da_rcl_para_a_secretaria_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a vinculação de percentual mínimo da Receita Corrente Líquida (RCL) Anual à Secretaria Municipal De Assistência Social e dá outras providências”.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_lei_1137_-_2025_-_credito_para_usina_fotovoltaica.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_lei_1137_-_2025_-_credito_para_usina_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_1138_2025_-_incentivo_esportivo_caminhos_do_futuros.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_1138_2025_-_incentivo_esportivo_caminhos_do_futuros.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Programa Municipal de Incentivo Socioeducativo e Esportivo, denominado 'Caminhos do Futuro', e estabelece diretrizes para sua execução e dá outras providências”.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/803/01-_projeto_de_resolucao_no_01-2025_dar_baixa_dos_bens_patrimoniais.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/803/01-_projeto_de_resolucao_no_01-2025_dar_baixa_dos_bens_patrimoniais.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA DESINCORPORAR DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE NOVA SANTA HELENA/MT E DAR BAIXA DOS BENS PATRIMONIAIS CONSTANTES DO RELATÓRIO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/670/01-requerimento_adiamento_sessao_17-02-25.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/670/01-requerimento_adiamento_sessao_17-02-25.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais conferidas pelo Regimento Interno desta Casa de Leis em seu Artigo 178 §4° inciso VIII e, em observância ao Artigo 109 §1° inciso II deste mesmo Regimento, vem REQUERER a este soberano plenário a aprovação deste requerimento e, posteriormente, o adiamento da sessão ordinária do dia 17 de fevereiro para 24 de fevereiro de 2025, segunda-feira.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/722/10-requerimento_adiamento_sessao_19-02-25_mariozan.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/722/10-requerimento_adiamento_sessao_19-02-25_mariozan.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais conferidas pelo Regimento Interno desta Casa de Leis em seu Artigo 178, §4°, inciso VIII e, em observância ao Artigo 109, §1°, inciso II deste mesmo Regimento, vem REQUERER a este soberano plenário a aprovação deste requerimento e, posteriormente, o adiamento da sessão ordinária do dia 19 para o dia 26 de maio de 2025, segunda-feira._x000D_
 Para que possa tratar de motivos particulares...</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/805/26-requerimento_mudanca_de_data_da_sessao_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/805/26-requerimento_mudanca_de_data_da_sessao_demoka.pdf</t>
   </si>
   <si>
     <t>Ademir Dias da Silva, Presidente desta Casa de Leis, no uso de suas atribuições legais conferidas pelo Regimento Interno, em seu Artigo 178, §4°, inciso VIII e, em observância ao Artigo 109, §1°, inciso II deste mesmo Regimento, vem REQUERER a este soberano plenário a aprovação deste requerimento, possibilitando assim a mudança da data da última sessão ordinária do dia 15 de dezembro, segunda-feira, para o dia 12 de dezembro de 2025, excepcionalmente, sexta-feira.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>REQD</t>
   </si>
   <si>
     <t>Requerimento de Diárias</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, Marcelo Pimenta, Nego do Chico, Professor Mariozan</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/671/02-_requerimento_de_liberacao_de_diaria_marcelo_nego_mariozan_demoka_e_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/671/02-_requerimento_de_liberacao_de_diaria_marcelo_nego_mariozan_demoka_e_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Marcelo Pimenta, Lucinei de Oliveira Luna, Hezio Silvino de Camargo, Mariozan Aparecido Fogaça e Ademir Dias da Silva vêm requerer a liberação de 04 (quatro) diárias para cada vereador, no valor de R$ 500,00 (quinhentos reais) cada diária, totalizando R$ 10.000,00 (dez mil reais), para que possam se deslocar à capital Cuiabá/MT e, nos dias 17, 18, 19 e 20 de fevereiro, tratar de assuntos de interesse desta Casa de Leis, além de participar do evento que será realizado pelo TCE-MT, juntamente com a AMM, com o Tema: “Encontro dos Municípios Mato-grossenses 2025“.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/674/03-_requerimento_de_liberacao_de_diaria_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/674/03-_requerimento_de_liberacao_de_diaria_raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Raul Batistello vem requerer a liberação de 03 (três) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), para que possa se deslocar à capital Cuiabá/MT e, nos dias 25, 26 e 27 de fevereiro, tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/687/04-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/687/04-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Marcelo Pimenta e Valdir Bras de Moraes vêm requerer a liberação de 03 (três) diárias para cada um, no valor de R$ 500,00 (quinhentos reais) cada diária, totalizando R$ 3.000,00 (três mil reais), para se deslocarem à capital Cuiabá/MT e, nos dias 12, 13 e 14 de março, possam tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/694/05-_requerimento_de_liberacao_de_diaria_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/694/05-_requerimento_de_liberacao_de_diaria_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo vem requerer a liberação de 02 (duas) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000 (mil reais), possibilitando assim sua ida à capital Cuiabá/MT, para que nos dias 24 e 25 de março possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/695/06-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/695/06-_requerimento_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Ao setor competente,_x000D_
 Excelentíssimo Presidente, Senhor Ademir Dias da Silva, vem através deste determinar o pagamento de 03 (três) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500 (mil e quinhentos reais), possibilitando assim sua ida à capital Cuiabá/MT, para que nos dias 25, 26 e 27 de março possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>LUIZ PELISSARI, Professor Mariozan, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/702/07-_requerimento_de_liberacao_de_diaria_luiz_valdir_mariozan_e_raul.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/702/07-_requerimento_de_liberacao_de_diaria_luiz_valdir_mariozan_e_raul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Vereadores Luiz Carlos Pelissari, Valdir Bras de Moraes, Mariozan Aparecido Fogaça e Raul Batistello vêm requerer a liberação de 03 (três) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 6.000 (seis mil reais), possibilitando assim a ida dos nobres vereadores à capital Cuiabá/MT, para que nos dias 31 de março, 01 e 02 de abril possam tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n8_e_solic._de_cancelamento_de_diarias-_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n8_e_solic._de_cancelamento_de_diarias-_juliana.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Juliana Lorca vem requerer a liberação de 03 (três) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500 (mil e quinhentos reais), possibilitando assim a ida da nobre vereadora à capital Cuiabá/MT, para que nos dias 31 de março, 01 e 02 de abril possa tratar de assuntos de interesse desta Casa de Leis._x000D_
 _x000D_
 Registra-se que o valor das diárias foi devolvido à Câmara pela nobre vereadora, devido ao seu compromisso ter sido desmarcado na capital.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/725/11-_requerimento_de_liberacao_de_diaria_interior_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/725/11-_requerimento_de_liberacao_de_diaria_interior_hezio.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Hezio Silvino de Camargo vem requerer a liberação de 01 (uma) diária, sem pernoite, no valor de R$ 142,25 (cento e quarenta e dois reais e vinte e cinco centavos) para se deslocar à Santa Carmem/MT, para que no dia 22 de maio possa participar de um evento relacionado aos interesses deste município.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/728/12-_requerimento_de_liberacao_de_diaria_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/728/12-_requerimento_de_liberacao_de_diaria_juliana.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Vereadora Juliana Lorca vem requerer a liberação de 02 (duas) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000 (mil reais), possibilitando assim a ida da nobre vereadora à capital Cuiabá/MT, para que nos dias 06 e 09 de junho possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/729/13-_requerimento_de_liberacao_de_diaria_nego.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/729/13-_requerimento_de_liberacao_de_diaria_nego.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Lucinei de Oliveira Luna vem requerer a liberação de 02 (duas) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000 (mil reais), possibilitando assim a ida do nobre vereador à capital Cuiabá/MT, para que nos dias 09 e 10 de junho possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/753/14-_requerimento_de_liberacao_de_diaria-brasilia-valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/753/14-_requerimento_de_liberacao_de_diaria-brasilia-valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Valdir Bras de Moraes vem requerer a liberação de 03 (três) diárias, no valor de R$ 616,43 (seiscentos e dezesseis reais e quarenta e três centavos) cada, totalizando R$ 1.849,29 (mil oitocentos e quarenta e nove reais e vinte e nove centavos), possibilitando assim a ida do nobre vereador à capital Federal, Brasília, para que nos dias 08, 09 e 10 de julho possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/754/15-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/754/15-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente, Senhor Ademir Dias da Silva, vem através deste determinar o pagamento de 02 (duas) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.000 (mil reais), possibilitando assim sua ida à capital Cuiabá/MT, para que nos dias 19 e 20 de agosto possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/755/16-_requerimento_de_liberacao_de_diaria_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/755/16-_requerimento_de_liberacao_de_diaria_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Valdir Bras de Moraes vem requerer a liberação de 01 (uma) diária, sem pernoite, no valor de R$ R$ 237,09 (duzentos e trinta e sete reais e nove centavos), possibilitando assim a ida do nobre vereador à capital Cuiabá/MT, para que no dia 21 de agosto possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/756/17-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/756/17-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente, Senhor Ademir Dias da Silva, vem através deste determinar o pagamento de mais 01 (uma) diária, no valor de R$ 500,00 (quinhentos reais), possibilitando assim sua permanência na capital Cuiabá/MT, no dia 21 de agosto, para a conclusão do seu compromisso relacionado a assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/757/18-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/757/18-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Presidente, Senhor Ademir Dias da Silva, vem através deste determinar o pagamento de 1 (uma) diária, sem pernoite, no valor de R$ 142,25 (cento e quarenta e dois reais e vinte e cinco centavos), possibilitando assim sua ida à Sinop/MT, no dia 22 de agosto, para participar do Encontro Regional -Reforma Tributária- Região Norte do Mato Grosso.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/768/19-_requerimento_de_liberacao_de_diaria_nego.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/768/19-_requerimento_de_liberacao_de_diaria_nego.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Lucinei de Oliveira Luna vem requerer a liberação de 03 (três) diárias, no valor de R$ 500,00 (quinhentos reais) cada, totalizando R$ 1.500,00 (mil e quinhentos reais), possibilitando assim a ida do nobre vereador à capital Cuiabá/MT, para que nos dias 17, 18 e 19 de setembro possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Juliana Lorca, Nego do Chico</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/783/22-_requerimento_de_liberacao_de_diaria_nego_e_juliana-guaranta.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/783/22-_requerimento_de_liberacao_de_diaria_nego_e_juliana-guaranta.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Lucinei de Oliveira Luna e Excelentíssima Vereadora Juliana Lorca vêm requerer a liberação de 02 (duas) diárias, com per noite, para cada um, cada diária com o valor unitário de R$ 474,18 (quatrocentos e setenta e quatro reais e dezoito centavos), e 01 (uma) diária, sem pernoite, para cada um, com o valor unitário de R$ 142,25 (cento e quarenta e dois reais e vinte e cinco centavos),  totalizando R$ 2181,22 (dois mil cento e oitenta e um reais e vinte e dois centavos), para se deslocarem à Guarantã do Norte/MT e, nos dias 14, 15 e 16 de outubro, participarem do Curso Preparatório para avaliação de Certificação Profissional da Secretaria da Previdência - CP RPPS, relacionado ao Santa Helena PREV.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/773/23-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/773/23-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Presidente da Câmara Municipal de Nova Santa Helena, AUTORIZO e DETERMINO o pagamento de 03 (três) diárias, com pernoite, no valor de R$ 700,00 (setecentos reais) cada, totalizando R$ 2.100,00 (dois mil e cem reais), tais valores atualizados conforme a Lei Municipal 1206/2025, possibilitando assim deslocar-me à capital Cuiabá/MT, para que nos dias 23, 24 e 25 outubro, possa tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Demoka, Marcelo Pimenta, Nego do Chico, Raul, Valdir Bras de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/782/24-_requerim-autorizacao_de_liberacao_de_diaria_demoka_valdir_nego_raul_e_marcelo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/782/24-_requerim-autorizacao_de_liberacao_de_diaria_demoka_valdir_nego_raul_e_marcelo.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Presidente da Câmara Municipal de Nova Santa Helena, AUTORIZO e DETERMINO o pagamento de 03 (três) diárias, com pernoite, no valor de R$ 700,00 (setecentos reais) cada, para mim e os Vereadores Valdir Bras de Moraes, Lucinei de Oliveira Luna, Marcelo Pimenta e Raul Batistello, totalizando R$ 10.500,00 (dez mil e quinhentos reais), possibilitando assim nossa ida à capital Cuiabá/MT, para que nos dias 04, 05 e 06 de novembro possamos tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Demoka, Hezio Camargo, LUIZ PELISSARI, Marcelo Pimenta, Professor Mariozan</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/804/25-_requerim-autorizacao_de_liberacao_de_diaria_demoka_luiz_marcelo_hezio_e_mariozan.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/804/25-_requerim-autorizacao_de_liberacao_de_diaria_demoka_luiz_marcelo_hezio_e_mariozan.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Presidente da Câmara Municipal de Nova Santa Helena, AUTORIZO e DETERMINO o pagamento de 03 (três) diárias, com pernoite, no valor de R$ 700,00 (setecentos reais) cada, para mim e os Vereadores, Luiz Carlos Pelissari, Mariozan Aparecido Fogaça, Marcelo Pimenta e Hezio Silvino de Camargo, totalizando R$ 10.500,00 (dez mil e quinhentos reais), possibilitando assim nossa ida à capital Cuiabá/MT, para que nos dias 26, 27 e 28 de novembro possamos tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/806/27-_requerimento_de_liberacao_de_diaria_valdir.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/806/27-_requerimento_de_liberacao_de_diaria_valdir.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Valdir Bras de Moraes vem requerer a liberação de 02 (duas) diárias, com pernoite, com valor unitário de R$ 700,00 (setecentos reais) cada, e 01 (uma) diária, sem pernoite, com o valor de R$ 400,00 (quatrocentos reais), totalizando R$ 1800,00 (mil e oitocentos reais), para que possa se deslocar à Cuiabá/MT, nos dias 09, 10 e 11 de dezembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/813/28-_requerim-autorizacao_de_liberacao_de_diaria_valdir_e_juliana.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/813/28-_requerim-autorizacao_de_liberacao_de_diaria_valdir_e_juliana.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Vereador Valdir Bras de Moraes e Excelentíssima Vereadora Juliana Lorca vêm requerer a liberação de R$ 2.100,00 (dois mil e cem reais) para cada um, valor referente a 03 (três) diárias com pernoite, totalizando R$ 4.200,00 (quatro mil e duzentos reais), para que possam se deslocar à Cuiabá/MT, nos dias 15, 16 e 17 de dezembro, para tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>Demoka, Marcelo Pimenta, Nego do Chico, Professor Mariozan, Raul</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/814/29-_requerim-autorizacao_de_liberacao_de_diaria_demoka_marcelo_mariozan_lucinei_raul_e_hezio.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/814/29-_requerim-autorizacao_de_liberacao_de_diaria_demoka_marcelo_mariozan_lucinei_raul_e_hezio.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Presidente da Câmara Municipal de Nova Santa Helena, AUTORIZO e DETERMINO o pagamento de R$ 1,800,00 (mil e oitocentos reais) para mim e para os vereadores Mariozan Aparecido Fogaça, Marcelo Pimenta, Raul Batistello e Lucinei de Oliveira Luna, individualmente, valor referente a 02 (duas) diárias com pernoite e 01 (uma) diária sem pernoite, totalizando R$ 9.000,00 (nove mil reais), possibilitando assim nossa ida à capital Cuiabá/MT, para que nos dias 15, 16 e 17 de dezembro possamos tratar de assuntos de interesse desta Casa de Leis.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/672/01-decreto_ponto_facultativo_03_04_e_05_de_marco_carnaval_e_cinzas.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/672/01-decreto_ponto_facultativo_03_04_e_05_de_marco_carnaval_e_cinzas.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado que a Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, não realizará expediente nos dias 03, 04 e 05 de março de 2025.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/673/02-decreto_adiamento_da_sessao_de_17-02-25.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/673/02-decreto_adiamento_da_sessao_de_17-02-25.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o adiamento da sessão ordinária do dia 17 de fevereiro para 24 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/718/03-decreto_feriado_e_ponto_facultativo_01_e__02_de_maio__pos_dia_do_trabalhador.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/718/03-decreto_feriado_e_ponto_facultativo_01_e__02_de_maio__pos_dia_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado que a Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, não realizará expediente nos dias 01 de maio (FERIADO NACIONAL) e 02 de maio (PONTO FACULTATIVO).</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/723/04-decreto_titulo_de_cidadao-pastor_cleumar_oliveira_sandim_hezio_e_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/723/04-decreto_titulo_de_cidadao-pastor_cleumar_oliveira_sandim_hezio_e_demoka.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Seja conferido Título Honorífico de Cidadão Santelenense ao Pastor CLEUMAR OLIVEIRA SANDIM pelos serviços de notória relevância que prestou à população do município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/724/05-decreto_adiamento_da_sessao_de_19-05-25.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/724/05-decreto_adiamento_da_sessao_de_19-05-25.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a aprovação do Requerimento n°10/2025, em sessão ordinária, onde foi requerido o adiamento da sessão do dia 19 para 26 de maio de 2025;_x000D_
 _x000D_
 Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o adiamento da sessão ordinária do dia 19 para 26 de maio de 2025.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/742/06-decreto_do_recesso_de_julho_de_2025.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/742/06-decreto_do_recesso_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Considerando o período de recesso parlamentar;_x000D_
 Considerando que no recesso há uma baixa procura pelos serviços ofertados neste órgão e, ainda, visando a contensão de despesas.  _x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Artigo 1º - Fica decretado na Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o RECESSO PARLAMENTAR, conforme artigo 5º do Regimento Interno desta Casa de Leis, no período de 18 a 31 de julho de 2025_x000D_
 _x000D_
 Artigo 2º - Não haverá expediente no período de 21 a 25 de julho de 2025.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/748/07-decreto_titulo_de_cidadao-jackson_dias_ferreira_demoka.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/748/07-decreto_titulo_de_cidadao-jackson_dias_ferreira_demoka.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 Artigo 1º - Seja conferido Título Honorífico de Cidadão Santelenense ao Nutricionista e Biomédico, Senhor JACKSON DIAS FERREIRA, pelos serviços de notória relevância que presta à população do município de Nova Santa Helena.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/749/08-decreto_adiamento_da_sessao_de_18-08-25.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/749/08-decreto_adiamento_da_sessao_de_18-08-25.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o adiamento da sessão ordinária do dia 18 de agosto (Feriado Municipal-Aniversário do Município) para 25 de agosto de 2025.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/787/09-decreto_no_09-2025_-_uso_do_veiculo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/787/09-decreto_no_09-2025_-_uso_do_veiculo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O GERENCIAMENTO, CONTROLE E USO DA FROTA DE VEÍCULOS OFICIAIS DO PODER LEGISLATIVO DE NOVA SANTA HELENA/MT.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/801/10-decreto_aprovacao_das_contas_do_prefeito_2024.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/801/10-decreto_aprovacao_das_contas_do_prefeito_2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE NOVA SANTA HELENA – MT RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/802/11-decreto_mudanca_de_data_da_ultima_sessao_para_12-12-25.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/802/11-decreto_mudanca_de_data_da_ultima_sessao_para_12-12-25.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado pela Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, a mudança da data da sessão ordinária do dia 15 de dezembro, para 12 de dezembro de 2025.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/812/12-decreto_do_recesso_2025-2026.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/812/12-decreto_do_recesso_2025-2026.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica decretado na Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, o RECESSO PARLAMENTAR, no período de 23 de dezembro a 01 de fevereiro, conforme consta no artigo 5º do Regimento Interno desta Casa de Leis:_x000D_
 _x000D_
                             “Art. 5 A Câmara Municipal reunir-se-á, anualmente, de 02 de fevereiro a 17 de julho e de 01 de agosto a 22 de dezembro...”_x000D_
 _x000D_
 Artigo 2º - Não haverá expediente nos períodos de 24 de dezembro de 2025 a 10 de janeiro de 2026.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/818/13-decreto-_plano_de_contratacoes_anual-pca_2026.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/818/13-decreto-_plano_de_contratacoes_anual-pca_2026.pdf</t>
   </si>
   <si>
     <t>Art. 1º  Este Decreto regulamenta o inciso VII do art. 12 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o Plano de Contratações Anual-PCA conclusivo para o exercício de 2026 aplicável no âmbito desta Câmara Municipal de Nova Santa Helena-MT.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/667/01-_ato_constituicao_das_comissoes_permanentes_2025-2026.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/667/01-_ato_constituicao_das_comissoes_permanentes_2025-2026.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Ficam constituídas as Comissões Permanentes da Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, biênio 2025-2026 com os seguintes membros titulares:</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/668/02-_ato_calendario_sessoes_de_2025.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/668/02-_ato_calendario_sessoes_de_2025.pdf</t>
   </si>
   <si>
     <t>Artigo 1º - Fica estabelecido o Calendário das Sessões Ordinárias da Câmara Municipal de Nova Santa Helena, Estado de Mato Grosso, a se realizarem na Sessão Legislativa de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2316,51 +2316,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/786/oficio_n_607-2025-gabpres-contas_anuais_de_governo-_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/675/01-_indicacao_ultrassom_agricultura_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/676/02-_indicacao_cadeira_de_rodas_andador_e_muleta_clin._fisioterapia_raul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/685/03-_indicacao_piscina_infantil_valdir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/686/04-_indicacao_asfalto_cidade_alta_valdir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/691/05-_indicacao_construcao_campo_society_valdir__e_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/698/06-_indicacao_2_colhedoras_de_forragem_para_a_sec._de_agricultura_marcelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/699/07-_indicacao_muro_conselho_tutelar_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/700/08-_indicacao_caminhonete_cabine_dupla_conselho_tutelar__marcelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/701/09-_indicacao_analise_gratuita_peq.produtores_valdir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/708/10-_indicacao_calcalhadeira_e_perf.de_solo_unipaz_mariozan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/709/11-_indicacao_alambrado_camerasiluminacao_e_reforma_do_dae_nego.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/716/12-_indicacao_praca_com_campo_society_playground_e_academia_de_saude_no_vila_bela_valdir_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/717/13-_indicacao_2_caixas_dagua_20.000_l_1_coopafacpa_outra_aamaa_juliana.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/720/14-_indicacao_academia_ao_ar_livre_em_todas_as_comunidades_e_bairro_bela_vista_valdir.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/726/15-_indicacao_projeto_de_arruamento_e_de_extensao_de_rede-iluminacao_das_ruas_valdir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/727/16-_indicacao_caminhao_cacamba_para_obras_com_recursos_do_fethab_marcelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/734/17-_indicacao_carro_adaptado_para_transportar_cadeirantes_hezio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/750/18-_indicacao_veiculo_para_o_psf_santa_terezinha_-_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/751/19-_indicacao_reforma_da_quadra_poliesportiva_da_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/760/20-_indicacao_parque_infantil_na_vila_atlantica_nego.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/761/21-_indicacao_extensao_da_rede_de_aguavaldir.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/762/22-_indicacao_van_adaptada_com_consultorio_medico_equipe_2_zona_rural_juliana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/763/23-_indicacao_incentivo_financeiro_acs_e_ace_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/790/24-_indicacao_cobertura_dos_parques_infantis_da_branca_de_neve_antonio_pelissari_e_jose_alves_gouveia_valdir_e_luiz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/793/25-_indicacao_manter_portoes_da_sec._de_obras_e_do_dae_fechados_nego.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/794/26-_indicacao_sala_de_brinquedos_na_creche_jose_alves_govea_juliana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/798/27-_indicacao_rebaixar_a_serra_do_travessao_1-agua_limpa_demoka.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/746/01-_mocao_no_01-25_mocao_de_aplauso_policiais_militares_demoka.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/752/mocao_n_02-25__mocao_de_apoio_no_02-2025_aborto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_n01-2025-_solicitacao_de_recursos_financeiros_relativos_ao_piso_de_atencao_basica_a_saude_pab_valdir_do_esporte..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/688/02-oficio_valdir_e_marcelo_secel_recursos_para_a_construcao_de_um_campo_society.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/696/03-oficio_valdir_dep._dr._joao_custeio_da_saude_100_mil.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/697/04-oficio_valdir_dep._dr._joao_materiais_esportivos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/704/06-oficio_valdir_dep._estadual_julio_campos_emenda_para_o_centro_de_especialidade_de_nsh..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/705/07-oficio_valdir_dep._dr._joao_emenda-_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/706/08-oficio_valdir_seaf_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/735/09-oficio_lucinei-_solicitacao_de_emenda_a_dep._janaina-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/736/10-oficio_de_todos_os_vereadoresdep.juarez_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/737/11-oficio_de_todos_os_vereadoressen._jayme_campos_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/738/12-oficio_de_todos_os_vereadores_sen._jayme_campos_lago_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/739/13-oficio_de_todos_os_vereadoressen._wellington_fagundes_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/758/14-oficio_no_14-2025_e_a_indicacao_n18-_veiculo_para_o_psf_vila_atlantica-nsh-mt.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/759/15-oficio_no_15-2025_e_a_indicacao_n19-recursos_para_a_reforma_da_quadra_da_vila_atlantica..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/774/16-oficio_marcelo_e_demoka_dep.dilmar_ajuda_para_custear_as_despesas_do_5_leilao_beneficente__da_apae_de_nsh_e_convite_para_prestigiar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/775/17-oficio_lucinei-_dep._janaina-emenda_250.000_caminhonete_para_a_pm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/776/18-oficio_lucinei-_dep._nininho-emenda_30.000__parque_infantil_na_vila_atlantica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/777/19-oficio_lucinei-_dep._nininho-_emenda_100.000_picape_compacta_para_o_dae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/778/20-oficio_valdir_dep._dr._joao_apoio_financeiro_para_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/779/21-oficio_valdir_dep._dr._joao_van_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/780/22-oficio_mariozan_dep._fed._fabio_garcia_ajuda_de_custo_para_a_unipaz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/781/23-oficio_hezio_dep._sebastiao_rezende__cem_mil_-18_motocultivadores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/784/24-oficiodep.juarez_ju-valdir-nego-luiz_onibus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/785/25-oficiodep.dilmar_marcelo_caminhao_melosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/791/26-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_200.000_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/792/27-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_2_fardamentos_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/796/28-oficio_sen._jayme_campos_onibus_valdirdemoka_e_paulinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/797/29-oficiodep.fabio_garcia_demoka_hezio_mariozan_e_marcelo_600_.000_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/819/30-oficiodep._nininho_carrinho_de_pipoca_raul.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/820/31-oficio_dep._janaina_carrinho_de_pipoca_raul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/721/01-projeto_de_decretotitulo_de_cidadaopastor_cleumar_oliveira_sandimhezio_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/747/02-projeto_de_decretotitulo_de_cidadaojackson_dias_ferreira_demoka.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/795/03-projeto_de_decreto_n03-2025-_contas_da_prefeitura_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_legislativo_n_01-2025_rga__agentes_politicos_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_legislativo_n_02-2025rga_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_legislativo_n_03-2025_altera_a_lei_615-2014_acesso_a_irformacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_lei_legislativo_n_04-2025_revoga_a_lei_916-2019_diarias_dos_vereadores_e_servidores_e_revoga_a_lei_1088-2023_custeio_de_despesas_com__eventos_de_capacitacao_e_aperfeicoamento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_legislativo_n_05-2025_altera_a_lei_1206-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_lei_legislativo_n_06-2025_institui_a_concessao_de_adiantamento_de_viagem_na_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_1092_2025_processo_seletivo_temporario_ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_1093_2025_-_altera_a_lei_1140-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_1094_2025_-_autoriza_o_municipio_a_participar_do_consorcio_intermunicipal_de_comprs_publicas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_1095_2025_-_cessao_de_veiculo_para_coopafacpa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_de_lei_1096_2025_-_desapropiacao_lotes_01_020304_e_05_da_quadra_92.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_1097_2025_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_1098_2025_-_doa_terreno_para_apae.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_1099_2025_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_1100_2025__desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_1101_2025_-_altera_o_salario_dos_cargos_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_1102_2025_-_altera_o_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_1103_2025_-_altera_o_salario_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_1104_2025_-_altera_o_salario_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_1105_-_2025_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_1106_-_2025_-_altera_a_lei_1148-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_1107_-_2025_-_altera_a_lei_1149-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_1108_-2025_-_credito_especial_-_fundo_municpal_de_transporte-fmt.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_1109_2025_-_nova_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_1110_2025_-_acrescenta_o_anexo_iii_na_lei_258-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_1111_2025_-_dispoe_sobre_o_pccr_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_1112_2025_-_plano_de_cargos_carreiras_e_remuneracao_geral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_1113_2025_-_desapropiacao_lote_10_da_quadra_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_1114_-_2025_altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012_que_reestrutura_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_1115_2025_-_diarias_revoga_a_lei_901-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_1116_2025_-_convenio_consegi_revoga_a_lei_973-21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_1117_-_2025_credito_suplementar_camara_corrigido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_1118-2025_-_convenio_repasse_apae_rodeio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_1119_2025_-_altera_a_lei_1090-2023_alienar_bens_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_1120_2025_-_altera_a_lei_845-2018_para_utm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei_1121_2025_-_sae-cta_-_servico_de_atendimento_especializado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_1122_2025_-_doa_bens_inserviveis_para_a_apae.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_1123_2025-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_1124_2025_-_altera_a_lei_258-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_1125_2025-pldo_2026-ldo_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_1126_2025_-_prorroga_o_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_1127_2025_-_utilidade_publica_-_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_1128__2025_-_ploa_2026_nsh.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_1129_-_2025_-_remanejamento_2026_nsh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_1130_2025_-_refis_-_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_1131_-_2025_-_conselho_de_seguranca_alimentar_-_comsea.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_1132_-_2025_-_escuta_especializada_de_criancas_e_adolecentes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_1133_-_2025_-_regulamenta_as_requisicoes_de_pequeno_valor-rpv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_1134_-_2025_-_convenio_casa_lar_itauba.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_1135_-_2025_-_programa_de_vacinacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_1136_-_2025_-_percentual_minimo_da_rcl_para_a_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_lei_1137_-_2025_-_credito_para_usina_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_1138_2025_-_incentivo_esportivo_caminhos_do_futuros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/803/01-_projeto_de_resolucao_no_01-2025_dar_baixa_dos_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/670/01-requerimento_adiamento_sessao_17-02-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/722/10-requerimento_adiamento_sessao_19-02-25_mariozan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/805/26-requerimento_mudanca_de_data_da_sessao_demoka.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/671/02-_requerimento_de_liberacao_de_diaria_marcelo_nego_mariozan_demoka_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/674/03-_requerimento_de_liberacao_de_diaria_raul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/687/04-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/694/05-_requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/695/06-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/702/07-_requerimento_de_liberacao_de_diaria_luiz_valdir_mariozan_e_raul.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n8_e_solic._de_cancelamento_de_diarias-_juliana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/725/11-_requerimento_de_liberacao_de_diaria_interior_hezio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/728/12-_requerimento_de_liberacao_de_diaria_juliana.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/729/13-_requerimento_de_liberacao_de_diaria_nego.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/753/14-_requerimento_de_liberacao_de_diaria-brasilia-valdir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/754/15-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/755/16-_requerimento_de_liberacao_de_diaria_valdir.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/756/17-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/757/18-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/768/19-_requerimento_de_liberacao_de_diaria_nego.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/783/22-_requerimento_de_liberacao_de_diaria_nego_e_juliana-guaranta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/773/23-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/782/24-_requerim-autorizacao_de_liberacao_de_diaria_demoka_valdir_nego_raul_e_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/804/25-_requerim-autorizacao_de_liberacao_de_diaria_demoka_luiz_marcelo_hezio_e_mariozan.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/806/27-_requerimento_de_liberacao_de_diaria_valdir.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/813/28-_requerim-autorizacao_de_liberacao_de_diaria_valdir_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/814/29-_requerim-autorizacao_de_liberacao_de_diaria_demoka_marcelo_mariozan_lucinei_raul_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/672/01-decreto_ponto_facultativo_03_04_e_05_de_marco_carnaval_e_cinzas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/673/02-decreto_adiamento_da_sessao_de_17-02-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/718/03-decreto_feriado_e_ponto_facultativo_01_e__02_de_maio__pos_dia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/723/04-decreto_titulo_de_cidadao-pastor_cleumar_oliveira_sandim_hezio_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/724/05-decreto_adiamento_da_sessao_de_19-05-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/742/06-decreto_do_recesso_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/748/07-decreto_titulo_de_cidadao-jackson_dias_ferreira_demoka.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/749/08-decreto_adiamento_da_sessao_de_18-08-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/787/09-decreto_no_09-2025_-_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/801/10-decreto_aprovacao_das_contas_do_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/802/11-decreto_mudanca_de_data_da_ultima_sessao_para_12-12-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/812/12-decreto_do_recesso_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/818/13-decreto-_plano_de_contratacoes_anual-pca_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/667/01-_ato_constituicao_das_comissoes_permanentes_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/668/02-_ato_calendario_sessoes_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/786/oficio_n_607-2025-gabpres-contas_anuais_de_governo-_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/675/01-_indicacao_ultrassom_agricultura_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/676/02-_indicacao_cadeira_de_rodas_andador_e_muleta_clin._fisioterapia_raul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/685/03-_indicacao_piscina_infantil_valdir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/686/04-_indicacao_asfalto_cidade_alta_valdir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/691/05-_indicacao_construcao_campo_society_valdir__e_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/698/06-_indicacao_2_colhedoras_de_forragem_para_a_sec._de_agricultura_marcelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/699/07-_indicacao_muro_conselho_tutelar_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/700/08-_indicacao_caminhonete_cabine_dupla_conselho_tutelar__marcelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/701/09-_indicacao_analise_gratuita_peq.produtores_valdir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/708/10-_indicacao_calcalhadeira_e_perf.de_solo_unipaz_mariozan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/709/11-_indicacao_alambrado_camerasiluminacao_e_reforma_do_dae_nego.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/716/12-_indicacao_praca_com_campo_society_playground_e_academia_de_saude_no_vila_bela_valdir_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/717/13-_indicacao_2_caixas_dagua_20.000_l_1_coopafacpa_outra_aamaa_juliana.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/720/14-_indicacao_academia_ao_ar_livre_em_todas_as_comunidades_e_bairro_bela_vista_valdir.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/726/15-_indicacao_projeto_de_arruamento_e_de_extensao_de_rede-iluminacao_das_ruas_valdir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/727/16-_indicacao_caminhao_cacamba_para_obras_com_recursos_do_fethab_marcelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/734/17-_indicacao_carro_adaptado_para_transportar_cadeirantes_hezio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/750/18-_indicacao_veiculo_para_o_psf_santa_terezinha_-_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/751/19-_indicacao_reforma_da_quadra_poliesportiva_da_vila_atlantica_luiz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/760/20-_indicacao_parque_infantil_na_vila_atlantica_nego.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/761/21-_indicacao_extensao_da_rede_de_aguavaldir.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/762/22-_indicacao_van_adaptada_com_consultorio_medico_equipe_2_zona_rural_juliana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/763/23-_indicacao_incentivo_financeiro_acs_e_ace_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/790/24-_indicacao_cobertura_dos_parques_infantis_da_branca_de_neve_antonio_pelissari_e_jose_alves_gouveia_valdir_e_luiz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/793/25-_indicacao_manter_portoes_da_sec._de_obras_e_do_dae_fechados_nego.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/794/26-_indicacao_sala_de_brinquedos_na_creche_jose_alves_govea_juliana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/798/27-_indicacao_rebaixar_a_serra_do_travessao_1-agua_limpa_demoka.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/746/01-_mocao_no_01-25_mocao_de_aplauso_policiais_militares_demoka.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/752/mocao_n_02-25__mocao_de_apoio_no_02-2025_aborto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_n01-2025-_solicitacao_de_recursos_financeiros_relativos_ao_piso_de_atencao_basica_a_saude_pab_valdir_do_esporte..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/688/02-oficio_valdir_e_marcelo_secel_recursos_para_a_construcao_de_um_campo_society.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/696/03-oficio_valdir_dep._dr._joao_custeio_da_saude_100_mil.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/697/04-oficio_valdir_dep._dr._joao_materiais_esportivos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/704/06-oficio_valdir_dep._estadual_julio_campos_emenda_para_o_centro_de_especialidade_de_nsh..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/705/07-oficio_valdir_dep._dr._joao_emenda-_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/706/08-oficio_valdir_seaf_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/735/09-oficio_lucinei-_solicitacao_de_emenda_a_dep._janaina-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/736/10-oficio_de_todos_os_vereadoresdep.juarez_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/737/11-oficio_de_todos_os_vereadoressen._jayme_campos_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/738/12-oficio_de_todos_os_vereadores_sen._jayme_campos_lago_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/739/13-oficio_de_todos_os_vereadoressen._wellington_fagundes_ciclovia_em_nsh.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/758/14-oficio_no_14-2025_e_a_indicacao_n18-_veiculo_para_o_psf_vila_atlantica-nsh-mt.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/759/15-oficio_no_15-2025_e_a_indicacao_n19-recursos_para_a_reforma_da_quadra_da_vila_atlantica..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/774/16-oficio_marcelo_e_demoka_dep.dilmar_ajuda_para_custear_as_despesas_do_5_leilao_beneficente__da_apae_de_nsh_e_convite_para_prestigiar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/775/17-oficio_lucinei-_dep._janaina-emenda_250.000_caminhonete_para_a_pm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/776/18-oficio_lucinei-_dep._nininho-emenda_30.000__parque_infantil_na_vila_atlantica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/777/19-oficio_lucinei-_dep._nininho-_emenda_100.000_picape_compacta_para_o_dae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/778/20-oficio_valdir_dep._dr._joao_apoio_financeiro_para_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/779/21-oficio_valdir_dep._dr._joao_van_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/780/22-oficio_mariozan_dep._fed._fabio_garcia_ajuda_de_custo_para_a_unipaz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/781/23-oficio_hezio_dep._sebastiao_rezende__cem_mil_-18_motocultivadores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/784/24-oficiodep.juarez_ju-valdir-nego-luiz_onibus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/785/25-oficiodep.dilmar_marcelo_caminhao_melosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/791/26-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_200.000_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/792/27-oficiodep.diego_guimaraes_marcelo_nego_e_paulinho-_2_fardamentos_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/796/28-oficio_sen._jayme_campos_onibus_valdirdemoka_e_paulinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/797/29-oficiodep.fabio_garcia_demoka_hezio_mariozan_e_marcelo_600_.000_custeio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/819/30-oficiodep._nininho_carrinho_de_pipoca_raul.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/820/31-oficio_dep._janaina_carrinho_de_pipoca_raul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/721/01-projeto_de_decretotitulo_de_cidadaopastor_cleumar_oliveira_sandimhezio_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/747/02-projeto_de_decretotitulo_de_cidadaojackson_dias_ferreira_demoka.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/795/03-projeto_de_decreto_n03-2025-_contas_da_prefeitura_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_legislativo_n_01-2025_rga__agentes_politicos_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_legislativo_n_02-2025rga_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_legislativo_n_03-2025_altera_a_lei_615-2014_acesso_a_irformacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_lei_legislativo_n_04-2025_revoga_a_lei_916-2019_diarias_dos_vereadores_e_servidores_e_revoga_a_lei_1088-2023_custeio_de_despesas_com__eventos_de_capacitacao_e_aperfeicoamento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_legislativo_n_05-2025_altera_a_lei_1206-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_lei_legislativo_n_06-2025_institui_a_concessao_de_adiantamento_de_viagem_na_cmnsh.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_1092_2025_processo_seletivo_temporario_ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_1093_2025_-_altera_a_lei_1140-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_1094_2025_-_autoriza_o_municipio_a_participar_do_consorcio_intermunicipal_de_comprs_publicas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_1095_2025_-_cessao_de_veiculo_para_coopafacpa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_de_lei_1096_2025_-_desapropiacao_lotes_01_020304_e_05_da_quadra_92.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_1097_2025_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_1098_2025_-_doa_terreno_para_apae.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_1099_2025_autoriza_comprar_e_promover_sorteio_de_uma_moto_iptu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_1100_2025__desconto_e_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_1101_2025_-_altera_o_salario_dos_cargos_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_1102_2025_-_altera_o_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_1103_2025_-_altera_o_salario_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_1104_2025_-_altera_o_salario_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_1105_-_2025_processo_seletivo_temporario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_1106_-_2025_-_altera_a_lei_1148-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_1107_-_2025_-_altera_a_lei_1149-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_1108_-2025_-_credito_especial_-_fundo_municpal_de_transporte-fmt.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_1109_2025_-_nova_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_1110_2025_-_acrescenta_o_anexo_iii_na_lei_258-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_1111_2025_-_dispoe_sobre_o_pccr_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_1112_2025_-_plano_de_cargos_carreiras_e_remuneracao_geral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_1113_2025_-_desapropiacao_lote_10_da_quadra_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_1114_-_2025_altera_a_redacao_da_lei_municipal_n._491_de_09_de_maio_de_2012_que_reestrutura_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_1115_2025_-_diarias_revoga_a_lei_901-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_1116_2025_-_convenio_consegi_revoga_a_lei_973-21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_1117_-_2025_credito_suplementar_camara_corrigido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_1118-2025_-_convenio_repasse_apae_rodeio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_1119_2025_-_altera_a_lei_1090-2023_alienar_bens_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_1120_2025_-_altera_a_lei_845-2018_para_utm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/743/projeto_de_lei_1121_2025_-_sae-cta_-_servico_de_atendimento_especializado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_1122_2025_-_doa_bens_inserviveis_para_a_apae.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_1123_2025-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_1124_2025_-_altera_a_lei_258-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_1125_2025-pldo_2026-ldo_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_1126_2025_-_prorroga_o_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_1127_2025_-_utilidade_publica_-_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_1128__2025_-_ploa_2026_nsh.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_1129_-_2025_-_remanejamento_2026_nsh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_1130_2025_-_refis_-_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_1131_-_2025_-_conselho_de_seguranca_alimentar_-_comsea.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_1132_-_2025_-_escuta_especializada_de_criancas_e_adolecentes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_1133_-_2025_-_regulamenta_as_requisicoes_de_pequeno_valor-rpv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_1134_-_2025_-_convenio_casa_lar_itauba.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_1135_-_2025_-_programa_de_vacinacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_1136_-_2025_-_percentual_minimo_da_rcl_para_a_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_lei_1137_-_2025_-_credito_para_usina_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_1138_2025_-_incentivo_esportivo_caminhos_do_futuros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/803/01-_projeto_de_resolucao_no_01-2025_dar_baixa_dos_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/670/01-requerimento_adiamento_sessao_17-02-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/722/10-requerimento_adiamento_sessao_19-02-25_mariozan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/805/26-requerimento_mudanca_de_data_da_sessao_demoka.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/671/02-_requerimento_de_liberacao_de_diaria_marcelo_nego_mariozan_demoka_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/674/03-_requerimento_de_liberacao_de_diaria_raul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/687/04-_requerimento_de_liberacao_de_diaria_marcelo_e_valdir.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/694/05-_requerimento_de_liberacao_de_diaria_hezio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/695/06-_requerimento_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/702/07-_requerimento_de_liberacao_de_diaria_luiz_valdir_mariozan_e_raul.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n8_e_solic._de_cancelamento_de_diarias-_juliana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/725/11-_requerimento_de_liberacao_de_diaria_interior_hezio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/728/12-_requerimento_de_liberacao_de_diaria_juliana.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/729/13-_requerimento_de_liberacao_de_diaria_nego.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/753/14-_requerimento_de_liberacao_de_diaria-brasilia-valdir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/754/15-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/755/16-_requerimento_de_liberacao_de_diaria_valdir.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/756/17-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/757/18-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/768/19-_requerimento_de_liberacao_de_diaria_nego.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/783/22-_requerimento_de_liberacao_de_diaria_nego_e_juliana-guaranta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/773/23-_requerim-autorizacao_de_liberacao_de_diaria_demoka.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/782/24-_requerim-autorizacao_de_liberacao_de_diaria_demoka_valdir_nego_raul_e_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/804/25-_requerim-autorizacao_de_liberacao_de_diaria_demoka_luiz_marcelo_hezio_e_mariozan.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/806/27-_requerimento_de_liberacao_de_diaria_valdir.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/813/28-_requerim-autorizacao_de_liberacao_de_diaria_valdir_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/814/29-_requerim-autorizacao_de_liberacao_de_diaria_demoka_marcelo_mariozan_lucinei_raul_e_hezio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/672/01-decreto_ponto_facultativo_03_04_e_05_de_marco_carnaval_e_cinzas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/673/02-decreto_adiamento_da_sessao_de_17-02-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/718/03-decreto_feriado_e_ponto_facultativo_01_e__02_de_maio__pos_dia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/723/04-decreto_titulo_de_cidadao-pastor_cleumar_oliveira_sandim_hezio_e_demoka.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/724/05-decreto_adiamento_da_sessao_de_19-05-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/742/06-decreto_do_recesso_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/748/07-decreto_titulo_de_cidadao-jackson_dias_ferreira_demoka.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/749/08-decreto_adiamento_da_sessao_de_18-08-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/787/09-decreto_no_09-2025_-_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/801/10-decreto_aprovacao_das_contas_do_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/802/11-decreto_mudanca_de_data_da_ultima_sessao_para_12-12-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/812/12-decreto_do_recesso_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/818/13-decreto-_plano_de_contratacoes_anual-pca_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/667/01-_ato_constituicao_das_comissoes_permanentes_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/materialegislativa/2025/668/02-_ato_calendario_sessoes_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>