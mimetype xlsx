--- v0 (2025-12-11)
+++ v1 (2026-04-04)
@@ -48,418 +48,418 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE SOBRE A CRIAÇÃO DO PROJETO CIDADE LIMPA NO ÂMBITO DO MUNICÍPIO DE NOVA SANTA HELENA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2019/28/lei_880_-_altera_lei_municipal_791-2016_diretor_execut_HNwZ3Xb.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2019/28/lei_880_-_altera_lei_municipal_791-2016_diretor_execut_HNwZ3Xb.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA O ARTIGO 72, E, ACRESCENTA PARÁGRAFO ÚNICO NO ART. 73 DA LEI MUNICIPAL Nº 781, DE 17 DE NOVEMBRO DE 2016, QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/31/lei_868_-_loa.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/31/lei_868_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Nova Santa Helena, Estado de Mato Grosso, para o Exercício Financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/26/lei_865_-_altera_anexos_da_lei_municipal.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/26/lei_865_-_altera_anexos_da_lei_municipal.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA ANEXO I DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/30/lei_862_-_ldo.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/30/lei_862_-_ldo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2018/25/25_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2018/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A FISCALIZAÇÃO MUNICIPAL PARA O COMBATE AOS MOSQUITOS &amp;#8220;AEDES AEGYPTI&amp;#8221; E AËDES ALBOPICTUS&amp;#8221; E A PREVENÇÃO À DENGUE E DEMAIS DOENÇAS POR EL</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA A REDAÇÃO DA LEI 069 DE 04 DE JUNHO DE 2002 QUE INSTITUIU A DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DO MUNICÍPIO DE NOVA SANTA HELENA, MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 088 DE 27 DE DEZEMBRO DE 2002 QUE INSTITUI NO MUNICÍPIO DE NOVA SANTA HELENA A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO RECICLANIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA:      AUTORIZA     O MUNICIPIO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO APURADO EM EXERCÍCIOS ANTERIORES E DA OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL URBANO PARA INSTALAÇÃO DA SECRETARIA DE FAZENDA &amp;#8211; SEFAZ, DEPARTAMENTO DE TRÂNSITO - DETRAN, CARTÓRIO ELEITORAL E JUNTA MILITAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL URBANO PARA INSTALAÇÃO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA ANEXOS I A VI DA LEI MUNICIPAL N° 010, DE 17 DE JANEIRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO MUNICIPAL DE NOVA SANTA HELENA - MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPONIBILIZA VEÍCULOS DA FROTA MUNICIPAL DO MUNICIPIO DE NOVA SANTA HELENA, ESTADO DO MATO </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA:&amp;#8220;DA NOVA REDAÇÃO A LEI Nº 578/2013 QUE CRIA VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCICIO DA ATIVIDADE PARLAMENTAR, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;CRIA O CONSELHO MUNICIPAL DE INFRAESTRUTURA DE LOGÍSTICA - FETHAB NO MUNICÍPIO DE NOV</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A LEI MUNICIPAL Nº 491, DE 09 DE MAIO DE 2012 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/9/9_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;DISPÕE SOBRE O CONSELHO  MUNICIPAL DA CIDADE DO MUNICÍPIO DE NOVA SANTA HELENA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 639 DE 18 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/5/5_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;RATIFICA A CRIAÇÃO DO POSTO DE SAÚDE DA FAMÍLIA-PSF DE NOVA SANTA HELENA/MT&amp;#8221;</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO_x000D_
 Nº 01/2016_x000D_
 _x000D_
 SÚMULA: ALTERA A LEI MUNICIPAL Nº 535/2013, QUE ESTABELECE NORMAS GERAIS PARA SERVIÇO DE TÁXI COM AUTOMÓVEIS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decretos Legislativos</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO PONTO FACULTATIVO SEMANA SANTA 2016</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LEI MUNICIPAL Nº 639/2014_x000D_
 DISPÕE SOBRE O REGULAMENTO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTO SANITÁRIO DO DAE &amp;#8211; DEPARTAMENTO DE ÁGUA E ESGOTO DE NOVA SANTA HELENA-MT_x000D_
 </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.docx</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">LEI 535/2013_x000D_
 _x000D_
 SÚMULA: ESTABELECE NORMAS GERAIS PARA SERVIÇO DE TÁXI COM AUTOMÓVEIS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2012/7/7_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2012/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE NOVA SANTA HELENA/MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2002/16/16_texto_integral.pdf</t>
+    <t>http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2002/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;ALTERA A LEI MUNICIPAL Nº 061, DE 25 FEVEREIRO 2002 QUE INSTITUI O ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -766,67 +766,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2019/28/lei_880_-_altera_lei_municipal_791-2016_diretor_execut_HNwZ3Xb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/31/lei_868_-_loa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/26/lei_865_-_altera_anexos_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/30/lei_862_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2018/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2002/16/16_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2019/28/lei_880_-_altera_lei_municipal_791-2016_diretor_execut_HNwZ3Xb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/31/lei_868_-_loa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/26/lei_865_-_altera_anexos_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/sapl/public/normajuridica/2018/30/lei_862_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2018/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novasantahelena.mt.leg.br/media/./sapl/public/normajuridica/2002/16/16_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="137" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="244.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>